--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -156,110 +156,108 @@
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>CNH Industrial</t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>$15B-$25B</t>
-  </si>
-[...43 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
@@ -382,138 +380,50 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...86 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
@@ -653,50 +563,53 @@
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -999,51 +912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1233,654 +1146,625 @@
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>124</v>
+        <v>54</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I22" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>26</v>
+        <v>134</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>111</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>148</v>
+        <v>20</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I27" s="0"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="0"/>
       <c r="D28" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="I28" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I29" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>