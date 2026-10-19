--- v0 (2026-06-07)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -207,51 +207,51 @@
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
@@ -284,141 +284,50 @@
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...89 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
@@ -637,51 +546,51 @@
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
 Shikun &amp;amp; Binui holds 50% of Policity Ltd., the franchisee operating the Israeli Police national training center, under a PPP/PFI agreement from 2011 for the establishment of the training center and the provision of operation, maintenance and training services for a period of 25 years, for about NIS 600 million. In addition, the company owns 25% of the venture that provides the training services at the center. The remaining shares of Policity Ltd. are held by&amp;nbsp;G1 Secure Solutions&amp;nbsp;(25%) and G4S Holdings (B) B.V (25%).
 The center was built by Solel Boneh infrastructures, in 2014, featuring 38 buildings,&amp;nbsp;on approximately 57 acres and a built area of 62,000 m&amp;sup2;. The center includes residential buildings for cadets and staff, office buildings, a cafeteria, public buildings, an advanced training complex, shooting ranges, an athletics stadium and sports equipment.
 Energy Projects&amp;nbsp;in the Naqab
 The Group is also significantly involved in Israeli government plans for the industrialization and development of the Naqab (Negev) region. The plans aim to expand industrial production and military presence in the region, with the aim to increase the region&amp;rsquo;s Israeli Jewish population and their prosperity. This comes at the direct expense of the Naqab&amp;rsquo;s Palestinian population, especially those living in villages that have not been recognized by the Israeli state, thus placing them in imminent danger of forced displacement.
 In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab.
 The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab.. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%. The power plant is located in Neot Hovav Industrial Zone in the Naqab, home to Israel&amp;rsquo;s most dangerous and health hazardous wastes, which is located a few meters from the unrecognized Palestinian Bedouin village of Wadi Naam. &amp;nbsp;In November 2020, Ramat Hovav Power Plant Partnership signed two 20 years maintenance contracts with&amp;nbsp;Siemens Energy&amp;nbsp;and Ethos Energy for the supply of heavy maintenance services to the power plant. The contracts together are worth around USD139 million (137 million euro).
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
@@ -754,79 +663,50 @@
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza</t>
-  </si>
-[...27 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -1148,51 +1028,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1483,615 +1363,557 @@
       </c>
       <c r="E11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="0"/>
+      <c r="I20" s="0" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="H21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="H22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I23" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>137</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="0" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>148</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>83</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>103</v>
+        <v>159</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>158</v>
+        <v>77</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>159</v>
-[...56 lines deleted...]
-      <c r="I31" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>