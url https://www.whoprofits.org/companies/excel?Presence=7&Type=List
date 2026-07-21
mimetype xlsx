--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -125,51 +125,51 @@
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -507,59 +507,50 @@
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
-  </si>
-[...7 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -708,50 +699,65 @@
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>ICL Group Ltd.</t>
+  </si>
+  <si>
+    <t>TASE, Public, NYSE</t>
+  </si>
+  <si>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
@@ -2355,1375 +2361,1375 @@
       </c>
       <c r="E25" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>34</v>
+        <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>140</v>
+        <v>58</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>143</v>
+        <v>62</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>144</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>74</v>
+        <v>146</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>71</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>149</v>
+        <v>31</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>23</v>
+        <v>151</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>151</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>50</v>
+        <v>158</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="I32" s="0"/>
+        <v>155</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>18</v>
+        <v>162</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>19</v>
+        <v>163</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>165</v>
+        <v>78</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="0" t="s">
+      <c r="I34" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>78</v>
+        <v>172</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>31</v>
+        <v>173</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>170</v>
+        <v>129</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>173</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>176</v>
+        <v>31</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>143</v>
+        <v>182</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>83</v>
+        <v>183</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>129</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>115</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>124</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>115</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I69" s="0"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>124</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I72" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>