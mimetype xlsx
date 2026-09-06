--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1228,79 +1228,50 @@
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
@@ -1628,51 +1599,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I72"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3623,124 +3594,95 @@
       <c r="D69" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>287</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I69" s="0"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="D70" s="0" t="s">
+      <c r="E70" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>292</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>124</v>
+        <v>23</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71" s="0"/>
       <c r="D71" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>296</v>
+        <v>40</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>297</v>
+        <v>41</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>23</v>
-[...25 lines deleted...]
-      <c r="H72" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="I72" s="0"/>
+      <c r="I71" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>