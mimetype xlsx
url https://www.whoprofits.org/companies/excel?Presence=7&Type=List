--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>AdaFresh</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural, including certified organic, produce.
 The company has a fully owned subsidiary in the Netherlands - AdaFresh B.V. &amp;ndash; which manages distribution in European markets.
 The company exports produce cultivated on occupied Palestinian land in the Jordan Valley. In 2014, Who Profits&amp;rsquo; documented AdaFresh&amp;rsquo;s boxes in the settlement of Roi, Na&amp;rsquo;aran and Tomer.
 The company also has an organic produce packaging house in Argaman settlement.
 AdaFresh produce are distributed in Europe by the company&amp;#39;s fully owned Dutch subsidiary&amp;nbsp; -AdaFresh B.V. - under the brand name &amp;lsquo;AdaFresh&amp;rsquo;.
 See here for an in-depth analysis of Israel&amp;rsquo;s settlement agricultural industry.
 </t>
   </si>
@@ -242,65 +242,60 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>BriefCam</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
@@ -363,50 +358,53 @@
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t>D. Hay Marketing of Agricultural Product</t>
   </si>
   <si>
     <t>The company markets agricultural produce.
 The company’s boxes were found in the Na’aran and Tomer settlements’ packing houses.</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
@@ -452,74 +450,50 @@
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
-  </si>
-[...22 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
@@ -731,165 +705,89 @@
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t>Lesico Group</t>
   </si>
   <si>
     <t xml:space="preserve">Lesico is a publicly traded Israeli company that specializes in construction projects and maintaining infrastructure systems in the fields of civil engineering, railways, piping and energy, process piping, environment and maintenance water facilities.
 In January 2023, Lesico finished pouring the floor of a regulation pond in the area of Wadi Al-Nar, also called Kidron Valley, in the occupied West Bank.&amp;nbsp;This was part of Hagihon Company tender the company won in April 2022, which entailed a two-year project involving sewage treatment, expansion of the water treatment plant, and regulation ponds situated along the valley. The company&amp;#39;s expected net income from the project is NIS 125 million.
 In 2021, the company&amp;#39;s subsidiary, Lesico Process Piping, was contracted by the Modi&amp;#39;in Ilit settlement municipality for the maintenance of a pumping station for sewage and a booster for water.
 In 2021, the company planned and established photovoltaic facilities (FPV) in the Bnei Yisrael Reservoir and the Orvim Eliyon Reservoir areas, two artificial water reservoirs in the occupied Syrian Golan. These dual-use water facilities serve the settlements in the occupied Syrian Golan.&amp;nbsp; This project, which won quotas to supply electricity to the National Electricity Network, was carried out in partnership with Public Israeli Company Enlight Renewable Energy and the Golan Water Cooperative.
 The company did pipe work and equipment installation for Ruach Beresheet wind energy project, a 189-megawatt project active since 2021 in the southeastern region of the occupied Syrian Golan. The company&amp;rsquo;s work included laying out of high-tension cables along Road 87 and the Tapline route in the Syrian Golan. The project&amp;rsquo;s expected revenues are NIS 12 M. For more on wind farm projects in the occupied Syrian Golan, read Who Profit&amp;rsquo;s flash report Greenwashing the Golan
 Through its subsidiariy, Poldmir, the company is a certified contractor of the Israeli Ministry of Defense (IMOD). The company conducted construction, development and supply of systems for IMOD projects. In 2021, the company&amp;#39;s revenues from the IMOD amounted to NIS 73,445,000.
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
 The company&amp;#39;s subsidiary, Tibho- Land Management Company, operates a plant in the settlement of Kdumim in the occupied West Bank.
 The company was also involved in the laying of the upper railroad for the A1 train. The A1 train route crosses the Green Line into the occupied West Bank in two areas. For more on the train, read Who Profits flash report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Lesico built sections of the border walls with Egypt and Jordan, the wall around the besieged Gaza and the separation wall in the occupied West Bank to the total value of over 100 million NIS.
 In January 2018, Who Profits submitted a Freedom of Information request to the Israeli Ministry of Defense regarding service providers to the checkpoints. In a response received on 14 April 2018, the IMOD confirmed Lesico provides maintenance services for gas and fuel installations in the Kerem Shalom checkpoint.
 In 2017, the company established a covered concrete water reservoir with a collection capacity of 50,000 cubic meters located in East Jerusalem mountains area, in the occupied Palestinian territory. The project included laying a 980 meters water pipeline with a paving of an 1,100 meters access route to the pool. This project was carried out in partnership with Mekorot.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Transportation</t>
   </si>
@@ -931,53 +829,50 @@
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
@@ -1188,72 +1083,69 @@
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...14 lines deleted...]
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
@@ -1599,51 +1491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I71"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2059,1630 +1951,1601 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>62</v>
+        <v>125</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>63</v>
+        <v>126</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>62</v>
+        <v>138</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>137</v>
+        <v>58</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>148</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>30</v>
+        <v>151</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="I31" s="0"/>
+        <v>153</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="G33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>78</v>
+        <v>170</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>34</v>
+        <v>173</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>83</v>
+        <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>190</v>
+        <v>50</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>81</v>
+        <v>164</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>109</v>
+        <v>153</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>193</v>
+        <v>50</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>201</v>
+        <v>41</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>170</v>
+        <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>203</v>
+        <v>19</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>33</v>
+        <v>205</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>19</v>
+        <v>208</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>81</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>210</v>
+        <v>161</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>81</v>
+        <v>214</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>104</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>214</v>
+        <v>30</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>40</v>
+        <v>217</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>34</v>
+        <v>221</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>221</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>78</v>
+        <v>223</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>224</v>
+        <v>34</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>121</v>
+        <v>226</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>34</v>
+        <v>229</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>229</v>
+        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>31</v>
+        <v>231</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>133</v>
+        <v>233</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>234</v>
+        <v>161</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>236</v>
+        <v>62</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>237</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I52" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>62</v>
+        <v>156</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>240</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>42</v>
+        <v>142</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>78</v>
+        <v>242</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>31</v>
+        <v>208</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>158</v>
+        <v>76</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>243</v>
+        <v>164</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>210</v>
+        <v>95</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>166</v>
+        <v>229</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>248</v>
+        <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>250</v>
+        <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="0" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>257</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>259</v>
+        <v>76</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>260</v>
+        <v>87</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>76</v>
+        <v>264</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>245</v>
+        <v>78</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>265</v>
+        <v>31</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>267</v>
+        <v>225</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F62" s="0" t="s">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>115</v>
+        <v>51</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F63" s="0" t="s">
-        <v>186</v>
+        <v>57</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>31</v>
+        <v>161</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>273</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>81</v>
+        <v>164</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>104</v>
+        <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>166</v>
+        <v>277</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>217</v>
+        <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>280</v>
+        <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>62</v>
+        <v>256</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>63</v>
+        <v>257</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>71</v>
+        <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>259</v>
+        <v>188</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I68" s="0"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>163</v>
+        <v>287</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>193</v>
+        <v>289</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I69" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="C70" s="0"/>
       <c r="D70" s="0" t="s">
-        <v>289</v>
+        <v>119</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>292</v>
+        <v>41</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>23</v>
-[...28 lines deleted...]
-      <c r="I71" s="0"/>
+        <v>110</v>
+      </c>
+      <c r="I70" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>