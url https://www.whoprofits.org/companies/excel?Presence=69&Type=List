--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -395,51 +395,51 @@
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>