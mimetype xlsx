--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -511,79 +511,50 @@
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
 </sst>
 </file>
@@ -908,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1554,97 +1525,68 @@
       <c r="D22" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>83</v>
       </c>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>55</v>
+        <v>119</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>98</v>
-[...27 lines deleted...]
-      <c r="I24" s="0" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>