--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -72,96 +72,72 @@
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
+    <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
@@ -241,141 +217,50 @@
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Heavy Machinery</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...89 lines deleted...]
-  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
@@ -399,50 +284,53 @@
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
@@ -879,51 +767,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -978,616 +866,587 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>96</v>
+        <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="H19" s="0" t="s">
         <v>102</v>
       </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>72</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="B23" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...18 lines deleted...]
-        <v>49</v>
+      <c r="I22" s="0" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">