--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -86,65 +86,60 @@
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -212,150 +207,50 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...98 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
@@ -364,75 +259,99 @@
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
     <t>Wirtgen Group</t>
+  </si>
+  <si>
+    <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -940,163 +859,163 @@
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I11" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>