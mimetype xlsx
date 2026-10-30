--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -161,182 +161,88 @@
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
-  </si>
-[...95 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -657,51 +563,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -818,126 +724,97 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>51</v>
-[...27 lines deleted...]
-      <c r="I8" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>