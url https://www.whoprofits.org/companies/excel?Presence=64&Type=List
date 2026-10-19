--- v0 (2026-06-27)
+++ v1 (2026-10-19)
@@ -144,51 +144,51 @@
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$100M-$250M</t>