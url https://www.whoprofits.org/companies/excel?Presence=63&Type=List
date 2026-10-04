--- v0 (2026-05-22)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -753,116 +753,69 @@
     <t>Syensqo is a publicly traded Belgian multinational that produces advanced materials such as specialty polymers and composite materials. Syensqo was created in December 2023 through a spin-off from the&amp;nbsp;Solvay Group, which holds 0.91% of the company's shares.Syensqo supplies composite materials for the manufacture of Unmanned Aerial Vehicles (UAVs) used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;The company supplies the MTM 46 epoxy prepreg system to&amp;nbsp;Elbit Systems' Hermes 450 and Hermes 650 Spark UAVs, both used by the Israeli military. The MTM46 is a toughened epoxy resin used for the manufacture of aircraft structures, and in particular for UAVs.This model of UAV has been&amp;nbsp;linked&amp;nbsp;to the killing of civilians in Gaza including seven international aid workers.&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.Hermes 450The Hermes 450 is a multi-role high-performance tactical attack UAV manufactured by Elbit Systems, which is extensively used by the Israeli military.The Hermes 450, also known as "Zik", has been widely used by the Israeli Air Force in the occupied West Bank and in attacks on Gaza.In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450. On April 2, 2024, an Elbit Hermes 450 attacked an aid convoy in the Deir al-Balah area of Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.Hermes 450 UAVs are also extensively used by the Israeli military in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. On 27 March 2024, an Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and in the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Hermes 650&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.The Hermes 650 Spark is a digital UAV with artificial intelligence capabilities manufactured by Elbit Systems. In January 2025, The aircraft has been integrated into the Israeli military and is expected to get its own squadron. The Hermes 650 is capable of staying in the air for 24 hours, at a range of 300 km, and carrying a payload of 260 kg.&amp;nbsp;</t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
-    <t>Toyota Motor Corporation</t>
-[...16 lines deleted...]
-  <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1165,51 +1118,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2099,155 +2052,97 @@
       </c>
       <c r="E32" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>56</v>
+        <v>117</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>155</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>51</v>
+        <v>170</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>52</v>
+        <v>171</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>101</v>
-[...27 lines deleted...]
-      <c r="H35" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I35" s="0"/>
-[...28 lines deleted...]
-      </c>
+      <c r="I34" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>