--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -435,50 +435,65 @@
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
@@ -494,53 +509,50 @@
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
@@ -756,53 +768,50 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Naska Industries - SK Group</t>
   </si>
   <si>
     <t xml:space="preserve">The SK Group is a privately held technology and innovation holding company, specializing in global para-military solutions, marine infrastructures and property development. SK Group provides small arm systems, electro-optic and laser solutions, imaging systems, naval solutions and more.
 The company&amp;#39;s subsidiary Israel Weapon Industries` (IWI) products are deployed by the Israeli army. The company&amp;rsquo;s weapon systems include the New&amp;nbsp;CARMEL&amp;reg; and&amp;nbsp;ARAD&amp;reg; Assault Rifles, the trust worthy&amp;nbsp;TAVOR&amp;reg; Assault Rifles, the&amp;nbsp;X95&amp;reg; (Assault Rifle &amp;amp; SMG), the DMR (Designated Marksman Rifle)&amp;nbsp;TAVOR 7&amp;reg;,&amp;nbsp; the reliable&amp;nbsp;NEGEV&amp;reg; Light Machine Guns, the well-known&amp;nbsp;GALIL ACE&amp;reg; Assault Rifles, the renowned&amp;nbsp;GALIL SNIPER&amp;reg; S.A. Rifle,&amp;nbsp;DAN.338&amp;reg; Bolt Action Sniper Rifle, the legendary&amp;nbsp;UZI&amp;reg; SMG in its latest evolution &amp;ndash; UZI&amp;reg; PRO the acclaimed&amp;nbsp;JERICHO&amp;reg; pistols and the new&amp;nbsp;MASADA&amp;reg; striker-fired pistol.
 IWI&amp;#39;s firearms are developed in close collaboration with the Israeli army. The two have established joint Research &amp;amp; Development teams to create these weapons.
 Jointly developed by the IWI and the Israeli army, the company&amp;#39;s TAVOR rifle is in use by the Israeli army. It was used during the Israeli assault on Lebanon in 2006 and during the Israeli assault on Gaza in 2014. The rifle was sold to police units in USA, Thailand, India and Cyprus, and to countries in Latin America and Asia. In September 2021, the armies of Cyprus and Egypt conducted a joint military training, and were documented using TAVOR rifles during the training.
 In May 2020, the Israeli police contracted IWI for the provision of Negev guns accessories, in a 4-year contract worth 300,000 NIS.
 Mepolight, another subsidiary of the company produces optical and electro-optical devices. Its products are developed in collaboration with the Israeli army, and it is the first body to try to products.
 Company products were used during the 2014 Israeli assault on Gaza. In 2016, the company was awarded a contract to supply the Israeli army with thousands of MEPRO M5\RDS Red Dot Sights, designated for quick shooting.
 In 2021, the company won an Israeli police contract for the supply Meprolight products.
 The Xaver-100 Radar system manufactured by the subsidiary Camero-Tech was also used by the army during the Israeli assault on Gaza in 2014.
 Company subsidiary, Israel Shipyards, is a provider of the Israeli navy and Israeli police. In 2020, the company was assigned by the IMOD and navy to design the combat ship RESHEF, which will replace the SA`AR 4.5 also manufactured by the company.
 In 2021, the company was awarded a 150,000 NIS contract with the Israeli police to provide shipyard services to police vessels.
 </t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
-    <t>Italy</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
@@ -880,53 +889,50 @@
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Teva Pharmaceutical Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A global pharmaceutical company and the world&amp;#39;s largest generic drug manufacturer.&amp;nbsp;The company develops, produces and markets generic, innovative and branded drugs. Teva currently operates in approximately 60 countries with an estimated 45,000 employees worldwide.
 Teva is the largest commercial (and industrial) company on the Israeli market by equity, net profit, operating income and market value. The&amp;nbsp;company is also the largest provider of healthcare products and services in the Israeli market, by sales volume. Teva distributes healthcare products and services, including consumer healthcare products, hospital supplies, dialysis equipment and disposables, diagnostics and home care services. An Israeli subsidiary - Salomon, Levin and Elstein, provides logistical support for Teva&amp;#39;s sales and distribution activities in Israel, including the distribution of third parties of several multinational pharmaceutical companies.
 As a dominant part of the Israeli pharmaceutical industry, Teva enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and the GS, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Teva, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Teva&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Teva meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For more, see our report on the Pharmaceutical industry,&amp;nbsp;Captive Economy: The Pharmaceutical Industry and the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
@@ -1325,51 +1331,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I47"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1828,899 +1834,928 @@
       </c>
       <c r="E17" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>36</v>
+        <v>110</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="G23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>25</v>
+        <v>135</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>155</v>
+        <v>36</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="0" t="s">
+      <c r="I29" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>168</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>171</v>
+        <v>71</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>173</v>
+        <v>68</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>86</v>
+        <v>145</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>178</v>
+        <v>86</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I34" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>181</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I35" s="0"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="F36" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="H36" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="D37" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>190</v>
+        <v>145</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>191</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="0"/>
+      <c r="H38" s="0" t="s">
+        <v>124</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>69</v>
+        <v>194</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>184</v>
+        <v>49</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>197</v>
+        <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>93</v>
+        <v>203</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>141</v>
+        <v>181</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>211</v>
+        <v>34</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>212</v>
+        <v>145</v>
       </c>
       <c r="H44" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E45" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C47" s="0"/>
-      <c r="D47" s="0" t="s">
+      <c r="H47" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="0">
+        <v>47</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C48" s="0"/>
+      <c r="D48" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="0" t="s">
+      <c r="E48" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G47" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H47" s="0" t="s">
+      <c r="H48" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="I47" s="0"/>
+      <c r="I48" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>