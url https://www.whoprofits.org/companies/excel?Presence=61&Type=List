--- v1 (2026-07-06)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -204,125 +204,86 @@
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...40 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
@@ -708,50 +669,53 @@
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
@@ -812,98 +776,107 @@
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Roche Bobois</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French furniture manufacturer. The group operates in 55 countries and has a network of 337 owned stores and franchises. The company operates two brands: Roche Bobois and Cuir Center.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Shikun Dayarim</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
@@ -925,104 +898,78 @@
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...30 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1331,51 +1278,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1546,1216 +1493,1189 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>50</v>
-      </c>
-[...11 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="H10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="H15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>57</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I22" s="0" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="E25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>150</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="E28" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>156</v>
+        <v>73</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>158</v>
+        <v>80</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>159</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>109</v>
+        <v>62</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>93</v>
+        <v>139</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G33" s="0" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="E34" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="G34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="0"/>
+      <c r="I35" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>71</v>
+        <v>183</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>184</v>
+        <v>139</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>185</v>
+        <v>93</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>34</v>
+        <v>179</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>194</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="0" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>49</v>
+        <v>183</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>19</v>
+        <v>198</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>21</v>
+        <v>200</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>201</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>187</v>
+        <v>65</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>203</v>
+        <v>87</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F42" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>181</v>
+        <v>139</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>209</v>
+        <v>106</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>145</v>
+        <v>55</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>160</v>
+        <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>214</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>217</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="C47" s="0"/>
+      <c r="D47" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>222</v>
+        <v>35</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>223</v>
-[...28 lines deleted...]
-      <c r="I48" s="0"/>
+        <v>88</v>
+      </c>
+      <c r="I47" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>