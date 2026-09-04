--- v0 (2026-06-26)
+++ v1 (2026-09-04)
@@ -606,80 +606,54 @@
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Naska Industries - SK Group</t>
   </si>
@@ -1897,51 +1871,51 @@
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>117</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G23" s="0" t="s">