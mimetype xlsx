--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -210,50 +210,71 @@
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
 Techmer has also supplied RoIP-VoIP based communication systems that were installed in various applications in the Israeli Navy.
 The company has also supplied the intercommunication systems for the Merkava Mark 4 tanks.
 Gaza 2024 
 In April 2024, satellite images and photographs revealed extensive construction and development of two Israeli military outposts being established in a corridor that crosses through the Gaza Strip. In addition to residential facilities for soldiers and electrical infrastructure, two huge masts were erected in each outpost. According to a media report, in one of the photos, a soldier was seen standing next to one of the masts and waving a flag of the Mer Group.
 Border Control 
 In September 2023, a fully owned subsidiary of the company won a tender with the IMOD for the establishment and upgrading of data collection sites, including planning, supply and installation at the borders for an estimated amount of approximately NIS 36 million.
 According to the company&amp;#39;s website, the group provides technology in the field of border security that includes a perimeter surveillance system that combines autonomously driven drones and thermal cameras, along with control and control systems for border management. The system allows for central and automatic management of all technological means in the field and provides prediction capabilities and early warning of abnormal activity in combination with artificial intelligence-based systems for video analysis and motion detection.
 Checkpoints 
 In November 2023, the company carried out an upgrade work of the security and observation system at a military checkpoint.&amp;nbsp;
 The company&amp;rsquo;s surveillance cameras have been previously installed at the Beit Iba checkpoint, the Sha&amp;rsquo;ar Ephraim checkpoint and at the Anatot military base in the occupied West Bank.
 In September 2022, a fully owned subsidiary of the company won a tender from the IMOD for the design and execution of steel facilities carrying systems and lifting facilities, including their production, transportation and establishment in the borders and at various sites in an estimated scope of approximately NIS 20 million without VAT, for a first contract period of 12 months, with an option to extend the communication in two additional years. As of March 2024, the company received orders amounting to approximately NIS 34 million, of which approximately NIS 2 million were realized and the contract was extended until March 31, 2024.
@@ -268,111 +289,75 @@
 The company installs communication equipment along the JLR lines, both for active lines and for new light rail lines that are still under construction. The project includes the provision of technologies to improve Internet access for the JLR passengers with a high-capacity computer network that connects other networks and provides a path for exchanging information between different LANs or subnets.
 Surveillance in occupied East Jerusalem 
 One of the company&amp;rsquo;s flagship surveillance projects is the &amp;lsquo;Mabat 2000&amp;rsquo; project in the Old City in occupied East Jerusalem. The project includes an array of about 400 CCTV cameras deployed throughout the Old City and linked to a police Command and Control (C&amp;amp;C) center that monitors residents&amp;rsquo; movements 24/7. The cameras broadcast live to the C&amp;amp;C center located in the Old City, where the material is recorded and kept by the police. The system can also synchronize with other cameras deployed in other parts of occupied East Jerusalem.
 In 1999, Mer Group won an Israeli police tender to establish the &amp;lsquo;Mabat 2000&amp;rsquo; project and the infrastructure surrounding it, ahead of the pope&amp;rsquo;s visit in 2000. In 2016, the company won a 30 million NIS contract with Israel Police to modify, upgrade and maintain the system for 10 years. The contract included an upgrade of the video analysis system, of the resolution and video quality, as well as a software upgrade for the police control center located in the Old City.
 In addition, the company&amp;rsquo;s &amp;#39;Safe City&amp;#39; project and its Smart-M platform have been implemented in the Old City of Jerusalem. The Safe City project consists of a large number of sensors, physical security solutions, and cyber and intelligence data transmitted to the company&amp;rsquo;s command &amp;amp; control center and integrated CCTV surveillance system which are in use in the Old City of Jerusalem.
 The company&amp;#39;s Smart-M platform has been implemented in the control and command center in the Old City of Jerusalem. The Smart-M platform manages and centers data and inputs from cameras, sensors, IoT (Internet of Things) applications and other sources deployed throughout the city into one platform and provides data integration and analysis for the Police.
 Read more on surveillance in East Jerusalem in our flash report &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City: Israel&amp;rsquo;s Militarized Visual Surveillance System in Occupied East Jerusalem.
 Smart City 
 Moreover, the company has provided &amp;lsquo;Smart City&amp;rsquo; systems for the city of Lod (Lyd) municipality for over 12 years as part of a tender contract and exercising the option of extension periods. In the city, located within the Green Line, almost a third of the population are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 In August 2022, a fully owned subsidiary of the company won a tender for the supply, installation and maintenance of technological security systems and related equipment in the city of Lod for an estimated amount of approximately NIS 30 million for a first contract period of three years, with the potential for extension. As part of the tender, the company will install an array of IoT sensors and an array of cameras throughout the city for monitoring, control and enforcement. The company will provide cameras, communication systems, equipment and all infrastructure and components required. In addition, the company will provide warranty, maintenance, training and service for the existing systems in the city.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
-    <t>$50B-$100B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Elyahu Zalman &amp; Sons Metal Tubes Industries</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacture structural steel pipe and tubing products. The factory is located in the Ariel West&amp;nbsp;industrial zone, which is a settlement in the occupied West Bank.
 Additionally, the subsidiary of the company, Top Greenhouses, is also located in the Ariel West Industrial Zone.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
@@ -400,233 +385,110 @@
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...36 lines deleted...]
-  <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...93 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
@@ -648,56 +510,50 @@
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Naska Industries - SK Group</t>
   </si>
   <si>
     <t xml:space="preserve">The SK Group is a privately held technology and innovation holding company, specializing in global para-military solutions, marine infrastructures and property development. SK Group provides small arm systems, electro-optic and laser solutions, imaging systems, naval solutions and more.
 The company&amp;#39;s subsidiary Israel Weapon Industries` (IWI) products are deployed by the Israeli army. The company&amp;rsquo;s weapon systems include the New&amp;nbsp;CARMEL&amp;reg; and&amp;nbsp;ARAD&amp;reg; Assault Rifles, the trust worthy&amp;nbsp;TAVOR&amp;reg; Assault Rifles, the&amp;nbsp;X95&amp;reg; (Assault Rifle &amp;amp; SMG), the DMR (Designated Marksman Rifle)&amp;nbsp;TAVOR 7&amp;reg;,&amp;nbsp; the reliable&amp;nbsp;NEGEV&amp;reg; Light Machine Guns, the well-known&amp;nbsp;GALIL ACE&amp;reg; Assault Rifles, the renowned&amp;nbsp;GALIL SNIPER&amp;reg; S.A. Rifle,&amp;nbsp;DAN.338&amp;reg; Bolt Action Sniper Rifle, the legendary&amp;nbsp;UZI&amp;reg; SMG in its latest evolution &amp;ndash; UZI&amp;reg; PRO the acclaimed&amp;nbsp;JERICHO&amp;reg; pistols and the new&amp;nbsp;MASADA&amp;reg; striker-fired pistol.
 IWI&amp;#39;s firearms are developed in close collaboration with the Israeli army. The two have established joint Research &amp;amp; Development teams to create these weapons.
 Jointly developed by the IWI and the Israeli army, the company&amp;#39;s TAVOR rifle is in use by the Israeli army. It was used during the Israeli assault on Lebanon in 2006 and during the Israeli assault on Gaza in 2014. The rifle was sold to police units in USA, Thailand, India and Cyprus, and to countries in Latin America and Asia. In September 2021, the armies of Cyprus and Egypt conducted a joint military training, and were documented using TAVOR rifles during the training.
 In May 2020, the Israeli police contracted IWI for the provision of Negev guns accessories, in a 4-year contract worth 300,000 NIS.
 Mepolight, another subsidiary of the company produces optical and electro-optical devices. Its products are developed in collaboration with the Israeli army, and it is the first body to try to products.
 Company products were used during the 2014 Israeli assault on Gaza. In 2016, the company was awarded a contract to supply the Israeli army with thousands of MEPRO M5\RDS Red Dot Sights, designated for quick shooting.
 In 2021, the company won an Israeli police contract for the supply Meprolight products.
 The Xaver-100 Radar system manufactured by the subsidiary Camero-Tech was also used by the army during the Israeli assault on Gaza in 2014.
 Company subsidiary, Israel Shipyards, is a provider of the Israeli navy and Israeli police. In 2020, the company was assigned by the IMOD and navy to design the combat ship RESHEF, which will replace the SA`AR 4.5 also manufactured by the company.
 In 2021, the company was awarded a 150,000 NIS contract with the Israeli police to provide shipyard services to police vessels.
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -843,100 +699,103 @@
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>Tempo Beverages</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly listed Israeli company that manufactures, markets and exports beverages.
 Tempo Beverages and its subsidiaries are the exclusive distributors of various beverage products to the Palestinian Authority, benefiting from access to a captive Palestinian market generated by the Israeli occupation of Palestinian land.
 Barkan Winery, a wholly owned subsidiary of the company, was originally based in the industrial zone of the Barkan settlement in the occupied West Bank. As of December 2007, it does not hold any industrial space in the occupied Palestinian territory.
 In a letter to Who Profits dated 17 March 2019, the company stated that Barkan Wineries presently does not source grapes from the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1454,866 +1313,866 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="H14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="I23" s="0" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="I33" s="0" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>107</v>
+        <v>175</v>
       </c>
       <c r="I36" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>