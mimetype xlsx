--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -164,64 +164,57 @@
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Develops, manufactures and markets computerized systems for dairy farms and herd management.
 In 2008, the company erected a large milking factory in Susya, an Israeli settlement in the occupied West Bank, and supplied the dairy with an automated system for herd management.
 In 2013, the company&amp;#39;s logo was documented on a structure in the Meshek Guri dairy farm. The farm is situated in the Israeli settlement of Tomer in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...2 lines deleted...]
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
@@ -594,50 +587,56 @@
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
@@ -740,50 +739,53 @@
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A Swiss firm of consulting engineers.
 During 2006, HBI Haerter AG provided consulting and planning services to the Israeli company&amp;nbsp;Amy Metom&amp;nbsp;concerning the tunnels&amp;#39; ventilation in the A1 railway line from Tel Aviv to Jerusalem. These tunnels cross the Green Line in two areas, and passes through privately owned Palestinian land. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
@@ -816,50 +818,62 @@
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>ICL Group Ltd.</t>
+  </si>
+  <si>
+    <t>TASE, Public, NYSE</t>
+  </si>
+  <si>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
@@ -2009,51 +2023,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I98"/>
+  <dimension ref="A1:I100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2240,2610 +2254,2668 @@
       </c>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D11" s="0"/>
       <c r="E11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>152</v>
+        <v>78</v>
       </c>
       <c r="G29" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I31" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>164</v>
+        <v>60</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>166</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>173</v>
+        <v>74</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>175</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I36" s="0"/>
+      <c r="I36" s="0" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>184</v>
+        <v>39</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>186</v>
+        <v>34</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H39" s="0"/>
+      <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>29</v>
+        <v>166</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>146</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="0" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="I43" s="0"/>
+        <v>80</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>57</v>
+        <v>205</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>108</v>
+        <v>183</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>68</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>99</v>
+        <v>188</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>67</v>
+        <v>187</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>68</v>
+        <v>157</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C50" s="0" t="s">
+      <c r="D50" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="D50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>226</v>
+        <v>66</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>230</v>
+        <v>59</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>121</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>238</v>
+        <v>60</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>157</v>
+        <v>68</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>242</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="I55" s="0"/>
+        <v>158</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="I56" s="0" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>34</v>
+        <v>251</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>46</v>
+        <v>247</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>156</v>
+        <v>254</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>32</v>
+        <v>101</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="I60" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H62" s="0"/>
+      <c r="I62" s="0"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>121</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>189</v>
+        <v>57</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>269</v>
+        <v>78</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>108</v>
+        <v>270</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I65" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>273</v>
+        <v>191</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>136</v>
+        <v>275</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>169</v>
+        <v>78</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>39</v>
+        <v>279</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>169</v>
+        <v>135</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I69" s="0"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>281</v>
+        <v>188</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>282</v>
+        <v>137</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D71" s="0"/>
+      <c r="D71" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="E71" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>173</v>
+        <v>112</v>
       </c>
       <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>174</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G72" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" s="0" t="s">
-        <v>138</v>
+        <v>288</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>288</v>
+        <v>88</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C73" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="0"/>
+      <c r="E73" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="D73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>82</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C74" s="0" t="s">
+      <c r="E74" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>296</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="H75" s="0"/>
+        <v>270</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>166</v>
+      </c>
       <c r="I75" s="0" t="s">
-        <v>297</v>
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>10</v>
+        <v>299</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>173</v>
+        <v>79</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>24</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>189</v>
+        <v>91</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F78" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="G78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="0" t="s">
+      <c r="F80" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="F80" s="0" t="s">
+      <c r="G80" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="G80" s="0" t="s">
+      <c r="H80" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="H80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80" s="0" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>57</v>
+        <v>315</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>39</v>
+        <v>191</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>316</v>
+        <v>46</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>317</v>
+        <v>107</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="F82" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="D82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H83" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>121</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="0" t="s">
-        <v>32</v>
+        <v>326</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>160</v>
+        <v>319</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H85" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>320</v>
+        <v>32</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>67</v>
+        <v>322</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>333</v>
+        <v>161</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>96</v>
+        <v>225</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>58</v>
+        <v>326</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>337</v>
+        <v>39</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>34</v>
+        <v>339</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>340</v>
+        <v>95</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>189</v>
+        <v>57</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>11</v>
+        <v>343</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>132</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>96</v>
+        <v>346</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>347</v>
+        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>219</v>
+        <v>95</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>87</v>
+        <v>157</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>219</v>
+        <v>353</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>189</v>
+        <v>57</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>306</v>
+        <v>85</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>307</v>
+        <v>86</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>177</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>355</v>
+        <v>225</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>356</v>
+        <v>191</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>186</v>
+        <v>85</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>358</v>
+        <v>86</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="C97" s="0"/>
-[...5 lines deleted...]
-      </c>
       <c r="F97" s="0" t="s">
-        <v>67</v>
+        <v>312</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>68</v>
+        <v>313</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I97" s="0"/>
+        <v>178</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="C98" s="0" t="s">
+      <c r="D98" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="0">
+        <v>98</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C99" s="0"/>
+      <c r="D99" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I99" s="0"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="0">
+        <v>99</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D98" s="0" t="s">
+      <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="0" t="s">
+      <c r="E100" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G98" s="0" t="s">
+      <c r="G100" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H98" s="0" t="s">
+      <c r="H100" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="I98" s="0" t="s">
+      <c r="I100" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>