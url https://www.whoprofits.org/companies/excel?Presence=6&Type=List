--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -630,59 +630,50 @@
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...7 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -1203,51 +1194,51 @@
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
@@ -1360,50 +1351,53 @@
     <t>Roots Sustainable Agricultural Technologies</t>
   </si>
   <si>
     <t>ASX</t>
   </si>
   <si>
     <t xml:space="preserve">Roots Sustainable Agricultural Technologies Ltd is a publicly traded Israeli company (ASX: ROO) specializing in developing and commercializing plant climate management technologies. The company is a former participant in the Israeli Office of the Chief Scientist&amp;rsquo;s Incubator Program.
 The company&amp;rsquo;s Root Zone Temperature Optimization (RZTO) has been implemented in agricultural settlements in the Jordan Valley in the occupied West Bank, including in the settlement of Mehola.
 The company&amp;rsquo;s RZTO technology is eligible for a subsidy of up to 30 percent for basil growers under the Israeli government&amp;rsquo;s Precision Ag Program, a collaboration between the Ministry of Agriculture and the Ministry of Finance.
 </t>
   </si>
   <si>
     <t>RT LTA Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
+  </si>
+  <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
@@ -2023,51 +2017,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I100"/>
+  <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2926,1996 +2920,1967 @@
       </c>
       <c r="E31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>141</v>
+        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>60</v>
+        <v>162</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>165</v>
+        <v>74</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>57</v>
+        <v>169</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>170</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>158</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>174</v>
+        <v>60</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="I37" s="0"/>
+      <c r="I37" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>39</v>
+        <v>182</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>34</v>
+        <v>184</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>187</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-      <c r="I39" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>193</v>
+        <v>103</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>157</v>
+        <v>60</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>57</v>
+        <v>195</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>60</v>
+        <v>197</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>54</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>103</v>
+        <v>167</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>170</v>
+        <v>204</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>205</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="I46" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="D48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>157</v>
+        <v>79</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>101</v>
+        <v>223</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>59</v>
+        <v>229</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>230</v>
+        <v>39</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>68</v>
+        <v>137</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>39</v>
+        <v>188</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>240</v>
+        <v>66</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>242</v>
+        <v>56</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>66</v>
+        <v>244</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>244</v>
+        <v>60</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>125</v>
+        <v>245</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>56</v>
+        <v>194</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>57</v>
+        <v>195</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>197</v>
+        <v>95</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F57" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="G57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H57" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="I57" s="0"/>
+        <v>148</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>95</v>
+        <v>214</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>254</v>
+        <v>35</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H61" s="0"/>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" s="0"/>
-      <c r="I62" s="0"/>
+      <c r="I62" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="H63" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E64" s="0" t="s">
+      <c r="F64" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="F64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>248</v>
+        <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>270</v>
+        <v>124</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>62</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="0" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>275</v>
+        <v>78</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I67" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I68" s="0"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I69" s="0"/>
+        <v>137</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H71" s="0"/>
+      <c r="H71" s="0" t="s">
+        <v>285</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>88</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D73" s="0"/>
+      <c r="D73" s="0" t="s">
+        <v>289</v>
+      </c>
       <c r="E73" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H73" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>292</v>
+        <v>115</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>35</v>
+        <v>267</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>294</v>
+        <v>81</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>296</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>270</v>
+        <v>35</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>299</v>
+        <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>24</v>
+        <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>161</v>
+        <v>34</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>79</v>
+        <v>304</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>303</v>
+        <v>93</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>306</v>
+        <v>171</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>10</v>
+        <v>308</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H79" s="0"/>
+        <v>311</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>312</v>
+        <v>46</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>313</v>
+        <v>107</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>315</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>191</v>
+        <v>39</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>46</v>
+        <v>317</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>79</v>
+        <v>321</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>56</v>
+        <v>323</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>39</v>
+        <v>324</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>323</v>
+        <v>107</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>325</v>
+        <v>95</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>326</v>
+        <v>57</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>95</v>
+        <v>222</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>330</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>322</v>
+        <v>300</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>39</v>
+        <v>324</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>161</v>
+        <v>66</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H87" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>53</v>
+      </c>
       <c r="I87" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>326</v>
+        <v>39</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>66</v>
+        <v>337</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>79</v>
+        <v>171</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>339</v>
+        <v>73</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>174</v>
+        <v>98</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>10</v>
+        <v>344</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>343</v>
+        <v>188</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>175</v>
+      </c>
       <c r="I93" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>95</v>
+        <v>351</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>157</v>
+        <v>86</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>178</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>353</v>
+        <v>222</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>355</v>
+        <v>93</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>85</v>
+        <v>310</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>86</v>
+        <v>311</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>225</v>
+        <v>359</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>191</v>
+        <v>360</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>312</v>
+        <v>184</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>313</v>
+        <v>362</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="C98" s="0"/>
       <c r="D98" s="0" t="s">
-        <v>362</v>
+        <v>142</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>187</v>
+        <v>66</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>364</v>
+        <v>67</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I98" s="0"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C99" s="0"/>
+      <c r="C99" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D99" s="0" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>53</v>
-[...25 lines deleted...]
-      <c r="H100" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="I100" s="0" t="s">
+      <c r="I99" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>