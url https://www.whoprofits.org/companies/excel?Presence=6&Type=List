--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -566,111 +566,85 @@
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
@@ -748,50 +722,53 @@
   <si>
     <t xml:space="preserve">A Swiss firm of consulting engineers.
 During 2006, HBI Haerter AG provided consulting and planning services to the Israeli company&amp;nbsp;Amy Metom&amp;nbsp;concerning the tunnels&amp;#39; ventilation in the A1 railway line from Tel Aviv to Jerusalem. These tunnels cross the Green Line in two areas, and passes through privately owned Palestinian land. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
@@ -955,50 +932,56 @@
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
@@ -1580,125 +1563,78 @@
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Top Greenhouses</t>
   </si>
   <si>
     <t xml:space="preserve">The company manufactures and markets greenhouses.
 The company is located in Ariel Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
-    <t>Toyota Motor Corporation</t>
-[...16 lines deleted...]
-  <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Zorganika</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that owns and cultivates organic date plantations.
 The company&amp;#39;s is located in the settlement of Hamra in the Jordan Valley in the occupied West Bank.
 The company grows dates from the Jordan Valley in the Zarzir enclave, where it also operates a visitor center and a packing house. The Zarzir enclave is called by the Israeli army &amp;quot;Ayala enclave&amp;quot;, the name of Ayala Smith, the co-owner of Zorganika. 90% of the company&amp;#39;s products is designated for export.
 The company is located in the Jordan Valley and on 1,000 dunums of privately-owned Palestinian land that was confiscated in 1967 by Israeli Military Order. Zorganika deliberately misinforms consumers of its products&amp;rsquo; origin.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -2017,51 +1953,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2909,51 +2845,51 @@
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>62</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>162</v>
       </c>
       <c r="H32" s="0" t="s">
@@ -3129,1758 +3065,1729 @@
         <v>185</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>190</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>80</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>180</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>185</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>137</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>219</v>
+        <v>95</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>148</v>
+        <v>87</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="E50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>62</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C51" s="0" t="s">
+      <c r="D51" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="D51" s="0" t="s">
+      <c r="E51" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="E52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="D54" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>241</v>
+        <v>35</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="0" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F55" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="G55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>245</v>
+        <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="F56" s="0" t="s">
+      <c r="G56" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I56" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="G56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>57</v>
+        <v>196</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>251</v>
+        <v>191</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>214</v>
+        <v>95</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>34</v>
+        <v>247</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>35</v>
+        <v>254</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>95</v>
+        <v>215</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>214</v>
+        <v>95</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>35</v>
+        <v>191</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="I61" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>262</v>
+        <v>79</v>
       </c>
       <c r="H62" s="0"/>
-      <c r="I62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I62" s="0"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>267</v>
+        <v>124</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>62</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>124</v>
+        <v>270</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>188</v>
+        <v>57</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>272</v>
+        <v>103</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="I66" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>57</v>
+        <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>78</v>
+        <v>275</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>276</v>
+        <v>57</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I68" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>39</v>
+        <v>279</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>185</v>
+        <v>136</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I69" s="0"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="H70" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I70" s="0" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>34</v>
+        <v>167</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>88</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...3 lines deleted...]
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G72" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H72" s="0"/>
+      <c r="H72" s="0" t="s">
+        <v>288</v>
+      </c>
       <c r="I72" s="0" t="s">
-        <v>172</v>
+        <v>88</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>291</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C74" s="0" t="s">
+      <c r="E74" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="I74" s="0" t="s">
         <v>294</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>296</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>35</v>
+        <v>270</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>10</v>
+        <v>299</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>300</v>
+        <v>34</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>301</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="E77" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F77" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>304</v>
+        <v>79</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>93</v>
+        <v>304</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>308</v>
+        <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>310</v>
+        <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E80" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="G80" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="F80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H80" s="0" t="s">
-        <v>137</v>
+        <v>80</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>315</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>39</v>
+        <v>188</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>317</v>
+        <v>46</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>320</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>321</v>
+        <v>79</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>137</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="G83" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H83" s="0" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>222</v>
+        <v>95</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>320</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>10</v>
+        <v>225</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>222</v>
+        <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>324</v>
+        <v>39</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>66</v>
+        <v>303</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>10</v>
+        <v>225</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>39</v>
+        <v>327</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>337</v>
+        <v>66</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>171</v>
+        <v>79</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>73</v>
+        <v>340</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>341</v>
+        <v>57</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>342</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>10</v>
+        <v>347</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H92" s="0"/>
+        <v>191</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>163</v>
+      </c>
       <c r="I92" s="0" t="s">
-        <v>24</v>
+        <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H96" s="0" t="s">
         <v>175</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="C97" s="0" t="s">
         <v>359</v>
       </c>
+      <c r="C97" s="0"/>
       <c r="D97" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97" s="0" t="s">
-        <v>184</v>
+        <v>66</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>362</v>
+        <v>67</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I97" s="0"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="C98" s="0"/>
+        <v>361</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D98" s="0" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>53</v>
-[...25 lines deleted...]
-      <c r="H99" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="I99" s="0" t="s">
+      <c r="I98" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>