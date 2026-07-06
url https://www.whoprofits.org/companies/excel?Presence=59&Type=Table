--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -337,106 +337,118 @@
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
@@ -788,53 +800,50 @@
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Supergum Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Establihsed in 1956, Supergum Manufacturere of Rubber &amp;amp; Plastic products, specializes in rubber, sealing and chemical, biological, radiological and nuclear (CBRN) protective product design and manufacturing.
 The company&amp;rsquo;s main factory is located in the Barkan settlement industrial zone in the occupied West Bank. In 2018, some 200 workers were employed in the company&amp;rsquo;s Barkan factory.
 The company&amp;#39;s subsidiary, Impertech, also operates its main factory in Barkan. Impertech is the official supplier of CBRN equipment to the Israeli military. In 2020, Imprtech was granted NIS 212,184 from the Israeli Ministry of Economy and Industry to support its implementation of advanced technological production. In 2015 and 2017, Supergum provided equipment for the Israeli Prison Service for NIS 17,199 and NIS 15,210 respectively.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
@@ -1242,51 +1251,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1631,837 +1640,866 @@
       </c>
       <c r="E13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>84</v>
+        <v>31</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>136</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>39</v>
+        <v>142</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="0" t="s">
+      <c r="I26" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="D29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>162</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>166</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>89</v>
+        <v>169</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>57</v>
+        <v>181</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>181</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>57</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>88</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F36" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>125</v>
-      </c>
-[...5 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>193</v>
+        <v>31</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>39</v>
+        <v>129</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>144</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>84</v>
+        <v>196</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>170</v>
+        <v>62</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>27</v>
+        <v>174</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>201</v>
+        <v>175</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I40" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C41" s="0"/>
+      <c r="C41" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="D41" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F41" s="0" t="s">
+      <c r="H41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="0"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C42" s="0"/>
+      <c r="D42" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G41" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I41" s="0"/>
+      <c r="H42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>