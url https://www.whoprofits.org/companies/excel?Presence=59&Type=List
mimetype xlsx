--- v0 (2026-07-06)
+++ v1 (2026-10-04)
@@ -877,51 +877,51 @@
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>