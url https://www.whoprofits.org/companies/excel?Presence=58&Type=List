--- v0 (2026-06-25)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -217,147 +217,50 @@
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...95 lines deleted...]
-  <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
@@ -397,81 +300,84 @@
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
+  </si>
+  <si>
+    <t>UK</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
@@ -865,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1107,325 +1013,296 @@
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>61</v>
-[...27 lines deleted...]
-      <c r="I18" s="0" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>