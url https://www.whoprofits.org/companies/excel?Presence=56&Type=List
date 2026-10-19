--- v0 (2026-06-04)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -148,97 +148,89 @@
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -275,51 +267,51 @@
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
@@ -351,144 +343,50 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...92 lines deleted...]
-  <si>
     <t>Maavarim Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Maavarim Civil Engineering is a private security company which provides civil engineering and homeland security services. The company&amp;nbsp;specializes in mines and battle area clearance, ammunition disposal and provides detection, guard and police dogs.
 Maavarim&amp;rsquo;s dogs are used for&amp;nbsp;explosives&amp;nbsp;detection in the&amp;nbsp;Karni&amp;nbsp;border crossing to Gaza and in&amp;nbsp;various&amp;nbsp;checkpoints in the occupied Palestinian territory. The&amp;nbsp;company&amp;nbsp;also provides consultancy and dog training for the Israel Prison Service.
 Maavarim&amp;nbsp;has cleared an Anti-Tank Jordanian minefield in the settlement&amp;nbsp;of&amp;nbsp;Har&amp;nbsp;Adar, in order to allow the&amp;nbsp;expansion&amp;nbsp;of the&amp;nbsp;settlement. The company is also involved in the clearing of Anti-Tank minefields in the settlement of Had-Ness, occupied Syrian Golan.
 The company&amp;rsquo;s employees are former senior officers in the Israeli Defense Forces and Police elite units, some of them gained their experience and expertise in the Israeli military&amp;nbsp;Explosive Ordnance Disposal unit.
 The company is a recognized contractor and defense exporter for the Israeli Ministry of Defense and a certified supplier by the United Nations.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
@@ -653,102 +551,87 @@
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
-    <t>Tripadvisor, Inc.</t>
-[...16 lines deleted...]
-  <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1051,51 +934,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1223,708 +1106,650 @@
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>96</v>
-      </c>
-[...11 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H21" s="0"/>
+      <c r="H21" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I22" s="0" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>87</v>
+        <v>131</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>134</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="C27" s="0"/>
       <c r="D27" s="0" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>102</v>
-[...55 lines deleted...]
-      <c r="I29" s="0"/>
+        <v>143</v>
+      </c>
+      <c r="I27" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>