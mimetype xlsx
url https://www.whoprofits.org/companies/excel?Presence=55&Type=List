--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -151,67 +151,60 @@
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...1 lines deleted...]
-  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
@@ -837,51 +830,54 @@
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -1030,50 +1026,53 @@
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
@@ -2186,2564 +2185,2564 @@
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D8" s="0"/>
       <c r="E8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F39" s="0" t="s">
+      <c r="G39" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="G40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="D43" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>172</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>202</v>
       </c>
       <c r="G45" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="I45" s="0" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>205</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>207</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>209</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>214</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>220</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>225</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>227</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>205</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>39</v>
+        <v>230</v>
       </c>
       <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G55" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C63" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F86" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G86" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H86" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F87" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G87" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H87" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>205</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>205</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H94" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>