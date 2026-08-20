--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -172,91 +172,109 @@
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arza Winery T.R.Z. (Hayotzer Winery)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A settlement-based Israeli winery. The winery also owns a Hayotzer Winery.
 Arza Winery and Hayotzer Winery are based in the Mishor Adumim settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
@@ -306,53 +324,50 @@
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Beit Alpha Technologies (B.A.T)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of Special Purpose vehicles and systems.
 In 2003, the company won a tender to provide vehicles to the the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 The company&amp;#39;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new vehicles that are used to attack demonstrations.
 Vehicles developed by the company are used to carry &amp;quot;the Skunk&amp;quot;, a scent-based weapon that is used by Israeli forces against Palestinian protestors in the West Bank and East Jerusalem. In the past, the vehicles were purchased by repressive regimes in Chile and Burundi.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
 The company has provided Israel with AH-64 Apache helicopters,&amp;nbsp;F-15 fighter jets,&amp;nbsp;Hellfire missiles, MK-84&amp;nbsp;2000-lb bombs,&amp;nbsp;MK-82&amp;nbsp;500-lb bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into &amp;ldquo;smart&amp;rdquo; GPS-equipped guided bombs.
 The company is the manufacture of Arrow 2 and Arrow 3 missile systems, a US-Israeli anti-ballistic missile systems, jointly funded, developed and produced by Israel and the United States.
@@ -463,53 +478,50 @@
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Comodan Far East</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli importer and exporter of raw materials, products and services from China and the establishment of Joint Ventures and Compensation Trade Agreement with China.
 Comodan is the exclusive representative of the private Chinese company Nuctech in Israel. The company installed and operates mobile Nuctech container x-ray systems at Gaza&amp;rsquo;s Karni checkpoint.
 In a response to a 2009 Freedom of Information request, the Israeli Ministry of Defense noted that the company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;rsquo;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadott Yehuda, Sha&amp;rsquo;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;rsquo;a.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
@@ -613,50 +625,68 @@
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t>Formula Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -1170,57 +1200,51 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
-[...1 lines deleted...]
-  <si>
     <t>Perrigo (Formerly Agis)</t>
-  </si>
-[...1 lines deleted...]
-    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
@@ -1660,53 +1684,50 @@
 In 2014, WSP Global completed the acquisition of Parsons Brinckerhoff, which provided technical advisory for the Tel Aviv-Jerusalem Fast Train (A1) project on electrification, comparison of different route options, tunneling and grades. Since 2016, WSP-Parsons Brinckerhoff&amp;rsquo;s Israeli team has been responsible for the electrification of the A1 project, after it was selected in 2015 to manage Israel Railway&amp;rsquo;s electrification project, a NIS 12 billion project for the electrification of 420 km of track, 13 passenger lines, and construction of 14 railway stations, including for the A1 train. The project included the construction of an overhead transmission system, implementation of a Command and Control system and conversion of the railway garages and complexes operation for electricity.
 For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2012,51 +2033,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2259,2492 +2280,2548 @@
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="0"/>
+      <c r="H18" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="0"/>
+      <c r="H22" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>18</v>
+        <v>99</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="H25" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>134</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>85</v>
+        <v>143</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="0" t="s">
+      <c r="H31" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="0" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>94</v>
+        <v>153</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>154</v>
+        <v>45</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>147</v>
+        <v>54</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>32</v>
+        <v>159</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>156</v>
+        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>61</v>
+        <v>161</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>164</v>
+        <v>34</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>146</v>
+        <v>67</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>167</v>
+        <v>39</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C39" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>184</v>
+        <v>102</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>94</v>
+        <v>187</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>46</v>
+        <v>150</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>102</v>
+        <v>193</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>192</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>80</v>
+        <v>190</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>98</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>199</v>
+        <v>107</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>170</v>
+        <v>201</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>32</v>
+        <v>204</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>202</v>
+        <v>164</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>69</v>
+        <v>207</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>180</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>207</v>
+        <v>32</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>38</v>
+        <v>212</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>209</v>
+        <v>102</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>210</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>34</v>
+        <v>215</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="H48" s="0"/>
-      <c r="I48" s="0"/>
+      <c r="I48" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>143</v>
+        <v>39</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>218</v>
+        <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>220</v>
+        <v>34</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>149</v>
+        <v>224</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>222</v>
+        <v>105</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>80</v>
+        <v>147</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>48</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>225</v>
+        <v>32</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>135</v>
+        <v>228</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>32</v>
+        <v>159</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>70</v>
+        <v>232</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>205</v>
+        <v>45</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="H53" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>70</v>
+        <v>139</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>52</v>
+        <v>237</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>234</v>
+        <v>102</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>188</v>
+        <v>32</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="I55" s="0"/>
+        <v>240</v>
+      </c>
+      <c r="H55" s="0"/>
+      <c r="I55" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>239</v>
+        <v>76</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>146</v>
+        <v>244</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>94</v>
+        <v>198</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>43</v>
+        <v>199</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>244</v>
+        <v>150</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>19</v>
+        <v>249</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>167</v>
+        <v>39</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>171</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>38</v>
+        <v>253</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>252</v>
+        <v>99</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>254</v>
+        <v>38</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>46</v>
+        <v>150</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>257</v>
+        <v>29</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>48</v>
+        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>42</v>
+        <v>262</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>260</v>
+        <v>46</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>262</v>
+        <v>99</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>263</v>
+        <v>43</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>265</v>
+        <v>81</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I64" s="0"/>
+        <v>134</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>61</v>
+        <v>156</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>32</v>
+        <v>153</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>154</v>
+        <v>273</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>273</v>
+        <v>67</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>274</v>
+        <v>35</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>28</v>
+        <v>164</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>278</v>
+        <v>43</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>29</v>
+        <v>281</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>167</v>
+        <v>282</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>280</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>282</v>
+        <v>32</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>285</v>
+        <v>32</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>113</v>
+        <v>286</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>257</v>
+        <v>29</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>81</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>32</v>
+        <v>293</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>292</v>
+        <v>52</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>97</v>
+        <v>267</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>296</v>
+        <v>28</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>297</v>
+        <v>29</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>80</v>
+        <v>177</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>300</v>
+        <v>102</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>282</v>
+        <v>302</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>302</v>
+        <v>76</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>304</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>106</v>
+        <v>305</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>28</v>
+        <v>193</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>151</v>
+        <v>308</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>32</v>
+        <v>290</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>164</v>
+        <v>312</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H78" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>302</v>
+        <v>19</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>22</v>
+        <v>161</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>48</v>
+        <v>129</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>38</v>
+        <v>174</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>315</v>
+        <v>159</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>317</v>
+        <v>52</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>43</v>
+        <v>320</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>52</v>
+        <v>325</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>146</v>
+        <v>115</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>94</v>
+        <v>329</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>125</v>
+        <v>226</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>330</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>70</v>
+        <v>199</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>86</v>
+        <v>150</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>32</v>
+        <v>336</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>338</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>296</v>
+        <v>90</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>297</v>
+        <v>91</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>339</v>
+        <v>34</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>340</v>
+        <v>161</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>32</v>
+        <v>159</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>205</v>
+        <v>304</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I91" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>345</v>
+        <v>159</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>348</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>143</v>
+        <v>85</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>239</v>
+        <v>76</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F93" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="G93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H93" s="0" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I93" s="0"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="C94" s="0"/>
       <c r="D94" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="0">
+        <v>94</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="0">
+        <v>95</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C96" s="0"/>
+      <c r="D96" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="F96" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G94" s="0" t="s">
+      <c r="G96" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="H94" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I94" s="0"/>
+      <c r="H96" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I96" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>