--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -286,86 +286,50 @@
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Beit Alpha Technologies (B.A.T)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of Special Purpose vehicles and systems.
 In 2003, the company won a tender to provide vehicles to the the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 The company&amp;#39;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new vehicles that are used to attack demonstrations.
 Vehicles developed by the company are used to carry &amp;quot;the Skunk&amp;quot;, a scent-based weapon that is used by Israeli forces against Palestinian protestors in the West Bank and East Jerusalem. In the past, the vehicles were purchased by repressive regimes in Chile and Burundi.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
@@ -548,124 +512,92 @@
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
@@ -716,122 +648,131 @@
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
@@ -954,50 +895,53 @@
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
@@ -1561,154 +1505,116 @@
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Top Greenhouses</t>
   </si>
   <si>
     <t xml:space="preserve">The company manufactures and markets greenhouses.
 The company is located in Ariel Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
@@ -2033,51 +1939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I96"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2389,2439 +2295,2354 @@
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>81</v>
-      </c>
-[...5 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="0"/>
+      <c r="H19" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>107</v>
+        <v>52</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>127</v>
+        <v>72</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D26" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>39</v>
+        <v>144</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>147</v>
+        <v>54</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>156</v>
+        <v>73</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>99</v>
+        <v>42</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>168</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="I36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F37" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="G37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>34</v>
+        <v>178</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>54</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>54</v>
+        <v>190</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>189</v>
+        <v>102</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>76</v>
+        <v>195</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>198</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>99</v>
+        <v>200</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>190</v>
+        <v>80</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>185</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>107</v>
+        <v>205</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>202</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>204</v>
+        <v>32</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>164</v>
+        <v>208</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>32</v>
+        <v>214</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>215</v>
+        <v>34</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="H48" s="0"/>
-      <c r="I48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>219</v>
+        <v>22</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>19</v>
+        <v>225</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>34</v>
+        <v>227</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>97</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>224</v>
+        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>105</v>
+        <v>229</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>147</v>
+        <v>80</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>226</v>
+        <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I52" s="0"/>
+      <c r="I52" s="0" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>232</v>
+        <v>182</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>237</v>
+        <v>52</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>102</v>
+        <v>241</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>144</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>76</v>
+        <v>195</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>240</v>
-[...4 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>76</v>
+        <v>246</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>244</v>
+        <v>168</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="I57" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>249</v>
+        <v>19</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>39</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>254</v>
+        <v>168</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>202</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>75</v>
+        <v>210</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>99</v>
+        <v>259</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>105</v>
+        <v>43</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>38</v>
+        <v>261</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>181</v>
+        <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>262</v>
+        <v>42</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>264</v>
+        <v>102</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>46</v>
+        <v>149</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>43</v>
+        <v>268</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>81</v>
+        <v>270</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>271</v>
+        <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>273</v>
+        <v>157</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="I66" s="0"/>
+        <v>110</v>
+      </c>
+      <c r="H66" s="0"/>
+      <c r="I66" s="0" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>127</v>
+        <v>28</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>67</v>
+        <v>278</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>35</v>
+        <v>279</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>43</v>
+        <v>283</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>281</v>
+        <v>29</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>60</v>
+        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>32</v>
+        <v>287</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>32</v>
+        <v>290</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>286</v>
+        <v>56</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>288</v>
+        <v>81</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>293</v>
+        <v>32</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>56</v>
+        <v>182</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>52</v>
+        <v>297</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>267</v>
+        <v>97</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>28</v>
+        <v>301</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>29</v>
+        <v>302</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>177</v>
+        <v>80</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>76</v>
+        <v>19</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>300</v>
+        <v>188</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>102</v>
+        <v>305</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>76</v>
+        <v>307</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>305</v>
+        <v>106</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>308</v>
+        <v>154</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>290</v>
+        <v>32</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>310</v>
+        <v>19</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>312</v>
+        <v>167</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>19</v>
+        <v>307</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>129</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>19</v>
+        <v>317</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>174</v>
+        <v>38</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>159</v>
+        <v>320</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>310</v>
+        <v>19</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>52</v>
+        <v>322</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>320</v>
+        <v>43</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>220</v>
+        <v>124</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>19</v>
+        <v>182</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>325</v>
+        <v>52</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H84" s="0"/>
       <c r="I84" s="0" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F85" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E85" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G85" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>32</v>
+        <v>334</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>86</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>336</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>150</v>
+        <v>86</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>336</v>
+        <v>32</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>91</v>
+        <v>154</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>90</v>
+        <v>301</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>91</v>
+        <v>302</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>34</v>
+        <v>345</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>161</v>
+        <v>346</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>217</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>304</v>
+        <v>212</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>305</v>
+        <v>349</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>70</v>
+        <v>246</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>85</v>
+        <v>39</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="C93" s="0"/>
       <c r="D93" s="0" t="s">
-        <v>76</v>
+        <v>147</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>351</v>
+        <v>53</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I93" s="0"/>
-    </row>
-[...81 lines deleted...]
-      <c r="I96" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>