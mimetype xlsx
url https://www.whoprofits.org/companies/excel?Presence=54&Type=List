--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -463,60 +463,57 @@
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
-[...2 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -671,106 +668,112 @@
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
+  </si>
+  <si>
+    <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
@@ -1860,355 +1863,355 @@
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>130</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="H28" s="0" t="s">
+      <c r="I28" s="0" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H29" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>180</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
         <v>182</v>
       </c>
@@ -2218,303 +2221,303 @@
       <c r="G35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>117</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>117</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I45" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>