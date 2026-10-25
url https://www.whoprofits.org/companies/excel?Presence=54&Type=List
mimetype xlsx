--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
@@ -166,65 +166,60 @@
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
@@ -276,50 +271,53 @@
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
@@ -472,135 +470,50 @@
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -645,53 +558,50 @@
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
@@ -828,51 +738,51 @@
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
@@ -1199,51 +1109,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1518,1017 +1428,988 @@
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>71</v>
+        <v>133</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I25" s="0"/>
+        <v>58</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>149</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>150</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>145</v>
+        <v>54</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>158</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>53</v>
+        <v>161</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>162</v>
+        <v>58</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>91</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>164</v>
+        <v>61</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>83</v>
+        <v>167</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I33" s="0"/>
+        <v>177</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>178</v>
+        <v>21</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D35" s="0"/>
+      <c r="D35" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="E35" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>182</v>
-      </c>
-[...8 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>185</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>190</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="0" t="s">
-        <v>54</v>
+        <v>143</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>166</v>
+        <v>83</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>64</v>
+        <v>118</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>205</v>
+        <v>41</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>153</v>
+        <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>41</v>
+        <v>190</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>51</v>
+        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="E43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H43" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="0"/>
       <c r="D44" s="0" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>212</v>
+        <v>49</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="I44" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I45" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>