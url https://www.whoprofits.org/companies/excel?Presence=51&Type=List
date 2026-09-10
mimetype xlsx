--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -260,112 +260,51 @@
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>