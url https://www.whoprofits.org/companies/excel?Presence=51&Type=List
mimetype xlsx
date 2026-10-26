--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -166,65 +166,60 @@
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -260,60 +255,57 @@
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
@@ -373,141 +365,50 @@
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...89 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
@@ -544,88 +445,57 @@
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
@@ -657,50 +527,53 @@
     <t>Videotec</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1003,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1323,479 +1196,450 @@
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="H12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>136</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" s="0"/>
+      <c r="D25" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...33 lines deleted...]
-      <c r="I26" s="0"/>
+      <c r="I25" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>