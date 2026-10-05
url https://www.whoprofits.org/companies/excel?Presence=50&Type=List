--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -472,66 +472,72 @@
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -672,50 +678,65 @@
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010, the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 4 million.
 Services to settlements:
 In 2019, the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021, the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82.
 Ministry of Environmental Protection:
 In December 2020, the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (activity.
 Involvement through the fully owned subsidiary Geoda:
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;ldquo;registered in Tel Aviv&amp;rdquo;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others. For more, read who Profits report&amp;hellip;
 COGAT:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;ldquo;illegal construction&amp;rdquo; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;rsquo;s needs. Through the system, COGAT manages tens of thousands of &amp;ldquo;illegal construction&amp;rdquo; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 IPS:
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;rsquo;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
@@ -1048,51 +1069,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1522,352 +1543,410 @@
       </c>
       <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>122</v>
+        <v>78</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I26" s="0"/>
+        <v>74</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="C27" s="0"/>
+        <v>141</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="D27" s="0" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="0">
+        <v>27</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I28" s="0"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="0">
+        <v>28</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C29" s="0"/>
+      <c r="D29" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G27" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H27" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I27" s="0"/>
+      <c r="I29" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>