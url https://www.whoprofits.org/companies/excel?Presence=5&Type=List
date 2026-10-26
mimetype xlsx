--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -177,215 +177,133 @@
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maersk (Mærsk) </t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mercedes Benz </t>
+  </si>
+  <si>
+    <t>FWB, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
+  </si>
+  <si>
+    <t>Automotive , Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Microsoft </t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Nuctech</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...146 lines deleted...]
-    <t>Nuctech</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
@@ -428,57 +346,81 @@
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -781,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -996,323 +938,352 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C17" s="0"/>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0">
+        <v>17</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="0"/>
+      <c r="D18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="0"/>
+      <c r="H18" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>