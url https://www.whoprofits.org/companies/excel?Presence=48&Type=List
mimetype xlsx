--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -97,51 +97,51 @@
   </si>
   <si>
     <t xml:space="preserve">The company is a fashion retailer operating under three brands: Aldo, Call It Spring and Globo. The company specializes in footwear and accessories and operates in more than 110 countries.
 The company operates one ALDO shop and one Call it Spring shop in a mall in the settlement neighborhood&amp;nbsp;of Ramot in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 