--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -406,74 +406,50 @@
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
-  </si>
-[...22 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -688,50 +664,53 @@
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Waste Management</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
@@ -871,95 +850,72 @@
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1271,51 +1227,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I47"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1777,888 +1733,830 @@
       </c>
       <c r="H17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="0"/>
+      <c r="I20" s="0" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>130</v>
+        <v>61</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>137</v>
+        <v>61</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>141</v>
+        <v>27</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>30</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>149</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>25</v>
+        <v>152</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>38</v>
+        <v>156</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>158</v>
+        <v>58</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>28</v>
+        <v>161</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>62</v>
+        <v>162</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>56</v>
+        <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>169</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>176</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>177</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>179</v>
+        <v>72</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>181</v>
+        <v>38</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>184</v>
+        <v>96</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>49</v>
+        <v>187</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>96</v>
+        <v>158</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>188</v>
+        <v>68</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>189</v>
+        <v>73</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>58</v>
+        <v>140</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>25</v>
+        <v>180</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>58</v>
+        <v>195</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>42</v>
+        <v>197</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>36</v>
+        <v>111</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>199</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>178</v>
+        <v>204</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>179</v>
+        <v>205</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="C45" s="0"/>
       <c r="D45" s="0" t="s">
-        <v>176</v>
+        <v>207</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>206</v>
+        <v>34</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>207</v>
+        <v>35</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="I45" s="0"/>
-    </row>
-[...52 lines deleted...]
-      <c r="I47" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>