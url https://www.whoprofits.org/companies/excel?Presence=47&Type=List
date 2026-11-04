--- v0 (2026-06-20)
+++ v1 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -253,147 +253,50 @@
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...95 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Matrix IT</t>
   </si>
   <si>
     <t>TASE, Subsidiary of Public</t>
   </si>
   <si>
     <t>Matrix IT is a publicly traded Israeli Information Technology (IT) company operating globally in the fields of IT solutions and services, consulting, and management. The Matrix Group provides services in the areas of banking and finance, government and the public sector, security, transportation, high-tech and startups, health, industry, retail and trade, education and academia. The Group is also engaged in the sale and marketing of software and hardware products from a wide range of manufacturers, as well as in the provision of consulting services, project management and multidisciplinary engineering consulting.&amp;nbsp;The company is controlled by Israeli information technology group&amp;nbsp;Formula Systems (1985) Ltd. (NASDAQ and TASE: FORTY), which provides extensive services and works in close cooperation with the Israeli Ministry of Defense, the Israeli military, the security forces, and the defense industries.In March 2025, Matrix announced the acquisition of Magic Software Enterprises Ltd. (TASE and NASDAQ: MGIC), making it one of the largest public IT companies in the world.The company provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s fully owned subsidiary, Matrix I.T. Global Services Ltd. (formerly Talpiot) is located in the settlement of Modi’in Illit in the occupied West Bank.&amp;nbsp;The center, established in 2005, was previously named “Talpiot” after the Israeli military’s elite training program unit.In 2020, the company’s fully owned subsidiary, Matrix I.T. Integration &amp;amp; Infrastructures Ltd., provided computing services for Ariel university, located in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company provides various services and products to the Israeli Ministry of Defense (IMOD), the Israeli military and security forces.&amp;nbsp;Matrix's Defense division is engaged in projects for the IMOD and Israeli security forces. The division provides services for the Israeli military, the IMOD and the Israeli defense industries, as well as abroad. The company provides services to the Israeli Air Force, the Israeli Navy, the Military Intelligence Directorate, the Directorate of Defense Research &amp;amp; Development, and the Israel Prison Service, and Israeli weapon companies, Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems, which provide weapons for the Israeli military.&amp;nbsp;GazaSince the beginning of the ongoing Israeli attack on Gaza in October 2023, the company has increased its activity and provided fitted services to the IMOD and the defense industries. The company has expanded its services and contract with the IMOD and increased the sales of software products it provides for it.&amp;nbsp;Services to the Israeli Weapon Industry&amp;nbsp;In addition to consulting, Matrix Defense is involved in projects in the fields of defense, intelligence, web intelligence and cyber in collaboration with security agencies, which in some cases are later sold to foreign countries.The company is involved in building central systems for the security industries and operates an Artificial Intelligence and Machine Learning Excellence Center that works in collaboration with the Israel Aerospace Industries (IAI) and other security agencies, developing solutions based on artificial intelligence, machine learning and big data, integrated into a variety of systems, incluidng AI solutions for automatic target identification on the future battlefield, expanding the capabilities and performance of existing systems and developing innovation capabilities based on automated systems. In the past year, the company's scope of activity has increased significantly, and it was included by order of the Minister of Defense as a defense industry directly supervised by the IMODThe company was founded by a senior Brigadier General of the Air Force's fighter pilots. The company chairman is a retired major general who was, among others, the commander of the military Judea and Samaria Division in the occupied West Bank.Service for the Coordinator of Government Activities in the Territories (COGAT)&amp;nbsp;Matrix I.T. and its fully owned subsidiaries, Matrix IT Advanced Information Systems and Matrix IT Integration &amp;amp; Infrastructures, provide computing services and equipment to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) in Gaza.&amp;nbsp;Israeli Civil Administration&amp;nbsp;The company provides the ICA with computers, computing services, consultants and system analysts, including for systems used for monitoring and data collection and biometric identification of Palestinians in the West Bank and Gaza. The ICA headquarters is located in the settlement of Beit El in the occupied West Bank.Meitar SystemMatrix provides computing equipment for the Meitar biometric system, which is used to monitor the movement of Palestinians in the occupied West Bank. The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. In September 2024, the company was contracted to provide the ICA with computers for the Meitar biometric project for NIS 136,663. In December 2021, the company provided the ICA with computer screens for checkpoints for NIS 79,243. In 2018, the company provided computer screens for the Meitar System for NIS 40,159.&amp;nbsp;Wisdom Stone System&amp;nbsp;The company provides system analysts and computing consultants for the ICA’s “Wisdom Stone” system. The Wisdom Stone is a computerized information system used by the ICA and DCL Gaza to monitor and collect data on Palestinian residents in the West Bank and the Gaza Strip as part of Israel's permit regime enforced in the oPt. The system centralizes information documenting previous permit applications submitted, "disqualifications" imposed on individuals, the dates of a person's entry into Israel, and more. In addition, the system is used by soldiers of the unit to revoke a permit granted to a person or group of people. In January 2024, the company was contracted to provide the ICA with system analyst for the Wisdom Stone until January 2025 for NIS 804,960. In January 2023, the company was contracted to provide the system analyst until January 2024 for NIS 696,555. Between 2018 and 2020, the company provided the ICA with computing consultants for the system for NIS 1,152,876.In March 2024 and December 2023, the company provided the ICA with cloud switch management system for NIS 31,550 and NIS 142,9077, respectively. In January 2024, the company provided the ICA with Android tablets for ICT inventory management for NIS 7,145.&amp;nbsp;In December 2023, the company provided the ICA with Gigabit Interface Converters (GBIC) for a new civic network for NIS 99,757. In June 2023 and June 2022, the company provided the ICA with computers for a biometric project for NIS 2,277 and NIS 121,156.&amp;nbsp;In February 2022, the company was contracted to provide the ICA with development of software to monitor illegal construction until end of December 2023 for NIS 684,999. Also in 2022, the company provided the ICA with systems analyst for NIS 615,109 and switches for NIS 69,442.&amp;nbsp;In 2021, the company provided the ICA with computing service providers for NIS 424,709 and desk computers and equipment for NIS 154,709. In 2020, the company provided the ICA with computing service providers for NIS 270,270, computers for NIS 29,615 and workstation for Geographic Information System (GIS) for NIS 14,807.&amp;nbsp;Between 2016 and 2020, the company provided the ICA with routers, communication equipment, computers and computer screens for a total of NIS 571,042. Between 2016 and 2017, the company provided the ICA with computing consultants for a biometric project for a total of NIS 907,507.&amp;nbsp;In 2017, the company provided services for a project for “biometric identification of Palestinians in the West Bank” for NIS 22,806.Coordinator of Government Activities in the Territories&amp;nbsp;The company provides the Coordinator of Government Activities in the Territories (COGAT) with computing services, computers, tablets, computer monitors, and communication equipment.&amp;nbsp;In 2024, the company provided COGAT with computing equipment and services for a total of NIS 28,655. In 2023, the company provided computing equipment and services for a total of NIS 74,062; In 2022, for NIS 54, 562; In 2021, for NIS 40,602; and in 2020, for NIS 33,960.District Coordination and Liaison Office in&amp;nbsp;GazaThe company has provided computers and screens to the Israeli military District Coordination and Liaison Office (DCL or DCO) in Gaza, which manages and monitors the movement of Palestinians in the oPt, among others. Until October 2023, the DCL office was located at Erez Checkpoint, which was the only land crossing between the besieged Gaza Strip and Israel and the West Bank since the Israeli siege on the Gaza Strip.&amp;nbsp;In 2022, the company provided DCL Gaza with computers for NIS 4,644. In 2019, the company provided DCL Gaza with screens for NIS 7,004. Between 2016 and 2018, the company provided computers and screens for NIS 51,610.Project NimbusIn February 2024, Matrix won a tender to provide SAP BTP (SAP Business Technology Platform) solution in the Nimbus government cloud. As part of the tender, Matrix will provide SAP's platform on Google Cloud for government ministries, trust units and public sector entities.The SAP BTP platform is a cloud platform (SaaS) that will allow government organizations access to a variety of advanced capabilities through data management, application development, and advanced analytics capabilities combined with artificial intelligence.Project Nimbus is a large-scale project for the provision of public cloud computing services and centralization of government databases for the Israeli government as part of the computing system of government ministries and bodies, including to the Israeli Ministry of Defense, the Israeli military, Israel Police and the Israel Prison Service. The project also includes services to the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.Matrix’s partners in the Nimbus project include&amp;nbsp;IBM’s fully owned Israeli subsidiary, Red Hat Israel, which works extensively with the Israeli military.Training Courses for the Israeli Military&amp;nbsp;The company’s fully owned subsidiary, John Bryce Training, has won a tender from the Ministry of Defense to provide a variety of professional training in the fields of information security and cyber for the Ministry of Defense’s Computer Professions School, which is the main unit for training soldiers in the field of computing in the Israeli military. The financial scope of the agreement is estimated at approximately 1.8 million NIS per year and is expected to last for 3 years, with a total scope of approximately 5 million NIS.The company offers courses to prepare for service in the technological units in the Israeli military, intended for students in the ninth grade and above, including the Intelligence Corps, Unit 8200, the ICT Corps, and the Air Force. The course instructors are graduates of military technological units or former members of the Ministry of Defense.&amp;nbsp;Since 2015, the company’s fully owned subsidiary, John Bryce Training Ltd., has been the training contractor in the Israel Police National Training Center project for the concessionaire from the&amp;nbsp;Shikun &amp;amp; Binui Group.In 2017, the company’s fully owned subsidiary, John Bryce Training Ltd., won a 3-year tender to provide training for the Israeli army around Cyber Security and Information Security.The company offers Information Security and Cyber studies to the public which according to its website are delivered in a unique simulator that is used to train soldiers in Israeli military cyber units.&amp;nbsp;“Combatants for Hi-Tech”&amp;nbsp;The company's fully owned subsidiary, Matrix DNA, is operating a training course for combatant soldiers to integrate them into the technology industry upon their release from the military. The course offers technological product management training for combatant soldiers as part of the Israeli military General Staff program and the "Combatants to High-Tech" program.&amp;nbsp;In September 2024, the course was adapted for reservists from the combat system, from which 21 warriors aged 24-31 who had fought in Gaza after October 2023 were selected.In August 2024, Matrix took part in a professional training course in the field of cyber and programming which was designed to train combatant soldiers with battlefield experience who were injured in battle and were forced to transfer to a rear-line role in the army to integrate them into the military's technological array. The course is operated in collaboration with the technological units of the military's Telecommunications and Information Technology Unit (Lotem Unit).IT For IDFIn 2024, Matrix IT sponsored the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.Services for the Israel PoliceIn May 2024, Matrix was awarded a tender from the Israel Police for the purchase of computer peripherals, memory devices, computers and unique printers.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Police and the Border Police with computers and tablets, computer peripherals, communications equipment and body cameras for a total of NIS 56,224,567.In 2020, the company provided equipment for police stations and police activity in the occupied West Bank and East Jerusalem for a total amount of NIS 76,876, including in the Jordan Valley area and the Palestinian neighborhood of Sheikh Jarrah in East Jerusalem. In 2019, the company provided equipment for a police station in the settlement of Modiin Illit in the West Bank for NIS 10,043.&amp;nbsp;In 2020, the company provided equipment worth NIS 4,404 for the "Ring" checkpoint (Anata/al-Esawiyah) in the Jerusalem Envelope operated by the Israel Police.&amp;nbsp;Also in 2020, the company provided the Border Police with communication equipment for activity in the West Bank, for a training base in the settlement of Michmash in the occupied West Bank, and for a project in Atarot in occupied East Jerusalem, for a total amount of NIS 17,251.&amp;nbsp;Services for the&amp;nbsp;Israel Prison Service&amp;nbsp;Matrix established the Israel Prison Service's Server Farm.&amp;nbsp;In July 2023, the company won a tender by the Israel Prison Service (IPS) for establishing a primary and secondary server farm for the Prison Service for NIS 10 million. In 2022, the company began the process of planning the establishment of the project together with the IPS' division and in cooperation with&amp;nbsp;Bynet&amp;nbsp;Communications. The volume of data processed and stored in the new server farm is hundreds of terabytes and it serves approximately 10,000 IPS employees. The establishment was completed in May 2024.The company provides the IPS with Business Object Enterprise Report Generator software. In December 2024, the company was exempted from tender for renewal of maintenance contract for the IPS from January 2025 until end of December 2027 for NIS 1,372,547. In September 2023, the company was exempted from tender for renewal of maintenance contract for Enterprise Report Generator for the IPS until end of December 2024 for NIS 42,507. In 2021, the company was contracted as sole supplier for maintenance for Business Object Enterprise Report Generator software licensing for three years.&amp;nbsp;In February 2023, the company was awarded a tender for computerizing the pharmacies of the Israel Prison Service to supply the IPS with an information system for supply chain management of medicines and equipment for 785,000 NIS.In November 2022, the company was contracted with an exemption from tender to provide a platform to support unstructured data processing from the IPS' systems until November 2025 for NIS 600,000.In November 2021, the company’s fully owned subsidiary Matrix I.T. Software Products, was contracted by the IPS, with an exemption from tender, to renew a contract for the maintenance of Organizational Report Generator from 2022 until the end of 2024 for NIS 886,274.&amp;nbsp;In 2020, the company was contracted by the IPS for the provision of Linux System maintenance until 2023.&amp;nbsp;Between 2015 and 2019, the company’s fully owned subsidiary, John Bryce Training, provided the IPS with training, advanced computing courses and workshops for NIS 385,133.Services for Government Offices&amp;nbsp;The company's fully owned subsidiary, Matrix IT Integration and Infrastructure, provides servers and data storage systems to the Israeli government offices.&amp;nbsp;In 2016, the company was awarded a central tender for the supply of servers and data storage systems to government offices, which was extended from time to time. In January 2024, the contract was extended, with exemption from tender, until the end of June 2024 for NIS 10,000,000.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
@@ -430,169 +333,140 @@
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Siemens AG</t>
+  </si>
+  <si>
+    <t>FWB</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Siemens AG is a publicly traded German multinational technology conglomerate engaged in automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.Siemens supplies train cars used on the A1 Tel Aviv-Jerusalem train, which passes through the occupied West Bank. In addition, Siemens software is in use by the Israeli Ministry of Defense, and the company's detection and extinguishing systems are installed at Israel Prison Service facilities. Previously, Siemens traffic control systems were documented on settlement roads in the occupied West Bank.The Tel Aviv Jerusalem Fast Train (A1)Siemens supplies train cars to the electric rail network of the Israeli state-owned Israel Railways, including for the A1 Tel Aviv-Jerusalem train line, which passes through the occupied West Bank.In December 2021, Siemens DDEMU model cars from the Desiro series came into use on the A1 train route.The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train, see Who Profits report:&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).In&amp;nbsp;2017, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;The tender included the supply of train cars in the amount of NIS 3.2 billion, the establishment of a maintenance facility for wagons in the amount of NIS 230 million, and maintenance services in the amount of approximately NIS 400 million.&amp;nbsp;According to the agreement,&amp;nbsp;Siemens is to supply 60 trains, comprising about 330 electric cars containing approximately 33,000 seats,&amp;nbsp;and provide maintenance and repair services for a period of 15 years. The contract includes an option to purchase additional trains within 10 years and to extend maintenance and repair services to a maximum period of 29 years.&amp;nbsp;At the end of 2023, the option for an additional 81 trains was exercised.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;In November 2025, the Israeli Ministry of Defense (IMOD) published a tender for an Engineering Analysis and Design AI system to be used by mechanical engineers engaged in the development and maintenance of tanks, armored vehicles, weapon systems, and electro-optical systems. The tender listed as a prerequisite for the AI system is to be able to integrate with Siemens Solid Edge software.&amp;nbsp;On December 22, 2024, the IMOD published a tender for the supply of Siemens controllers software version 18.&amp;nbsp;On March 20, 2024, IMOD published a tender for Siemens controllers manufactured by Siemens.In addition, the company works with Israeli state-owned weapons manufacturers Israeli Aerospace Industries (IAI) and Rafael Advanced Defense Systems, and Israeli company Elbit Systems, all of which supply weapons to the Israeli military.&amp;nbsp;Services to Israel Prison ServiceAn Israeli distributor and representative of Siemens,&amp;nbsp;Orad Group, provides Siemens fire detection and extinguishing systems to Israel Prison Service facilities.Orad, an authorized installer of Siemens detection, access control, and closed-circuit television systems, provides the Israel Prison Service (IPS) with maintenance, repair, and upgrade services for Siemens fire alarm systems installed at IPS facilities.&amp;nbsp;Since at least 2012,&amp;nbsp;Orad has provided maintenance services for Siemens systems installed at IPS facilities.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023, for a total of NIS 540,000.Services to SettlementsBetween 2009 and 2015, Who Profits documented Siemens traffic control systems deployed on settlement roads in the occupied West Bank, including Highway 1, Highway 5 and Highway 443, which are part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.In 2015, Siemens traffic light systems were documented on Highway 1 at the entrance to the Mishor Adumim Industrial Zone, and at the entrance to the Atarot Industrial Zone in occupied East Jerusalem. In April 2010, Siemens traffic light systems, bearing the logo of Siemens' Israeli distributor&amp;nbsp;Orad Group, were documented on Highway 443 near the settlement of Givat Ze'ev. In 2009, Siemens traffic light systems were documented on Highway 5 at the entrance to the Barkan Industrial Zone.&amp;nbsp;Energy Projects in the NaqabSiemens Energy, a publicly traded company (FRA: ENR) in which Siemens AG holds a 5.5% minority stake, provides essential maintenance services for turbines at the Ramat Hovav power plant in the Naqab. The power plant, owned&amp;nbsp;by&amp;nbsp;Shikun &amp;amp; Binui Group,&amp;nbsp;operates primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;In 2020, Siemens Energy signed an agreement with the power station for a period of 20 years.&amp;nbsp;Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the de-development of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Technology and Hi-tech, Transportation</t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
-    <t>ThyssenKrupp AG</t>
-[...24 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Thyssenkrupp </t>
+  </si>
+  <si>
+    <t>Thyssenkrupp AG is an international industrial and technology group active in the fields of Automotive Technology, Decarbon Technologies, Materials Services, Steel Europe, and Marine Systems.&amp;nbsp;Thyssenkrupp is the key supplier of submarines and warships to the Israeli Navy and works closely with the Israeli defense establishment. The company provided the Israeli Navy with the Sa’ar 6 warships, which took part in attacks on Gaza during the genocide.&amp;nbsp;Thyssenkrupp collaborates closely with the Israeli Ministry of Economy and Industry on reciprocal procurement and works directly and indirectly with Israeli defense companies.ThyssenKrupp's maritime defense segment, Thyssenkrupp Marine Systems (TKMS) shipyard in Germany, serves as a major supplier of submarines and ships to Israel and has been working closely with the Israeli Ministry of Defense (IMOD), the Israeli military, and the defense industries for decades. The company has provided warships and submarines to the Israeli Navy since the 1990s, and the Navy's submarine fleet is completely dependent on the company.&amp;nbsp;In October 2025, Thyssenkrupp AG completed the spin-off of TKMS into an independent, publicly traded company (FWB: TKMS), in which Thyssenkrupp remains the controlling shareholder with a 51% stake.Warships for the Israeli Navy&amp;nbsp;ThyssenKrupp is the supplier of the Israeli Navy's Sa’ar 6 warships, which have participated in attacks and assassinations in Gaza since the beginning of the genocide.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with four "Saar 6" ships in its fleet, the INS “Magen”, INS “Oz”, INS “Independence” and INS “Victory”, which were built according to the Navy's design and requirements and later equipped with Israeli-made systems.During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces.&amp;nbsp;On 14 October 2023, amid the Israeli invasion of Gaza, the Israeli military carried out the first-ever operational attack by the Sa’ar 6 ships. The two Sa'ar 6 ships, INS Magen and INS Oz, carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships.&amp;nbsp;In 2015, the company was contracted by the IMOD to supply four Sa’ar 6-class warship corvettes for the Israeli Navy at an estimated cost of EUR 430 million, of which EUR 115 million was funded by the German government.&amp;nbsp;The ships are equipped with a 76mm OTO Melara Super Rapid cannon manufactured by Leonardo, electronic warfare suites provided by Elbit Systems, Boeing Harpoon anti-ship missiles, and additional missiles and weapon systems manufactured by Israeli state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems.&amp;nbsp;The Sa’ar 6 ships are deployed in the maritime space and are also responsible for protecting Israel's gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.&amp;nbsp;Submarines for the Israeli Navy&amp;nbsp;ThyssenKrupp is the manufacturer of the Israeli Navy's Dakar and Dolphin submarines, which were designed exclusively in accordance with the operational experience and unique requirements of the Israeli Navy.&amp;nbsp;Dakar-Class SubmarinesIn 2022, ThyssenKrupp signed an agreement with the Israeli Ministry of Defense to build three advanced operational Dakar series submarines for the Israeli Navy for EUR 3 billion.&amp;nbsp;Part of the cost was financed by the German government under an agreement signed between the two countries in 2017. The agreement also included the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.&amp;nbsp;The production of the submarines began at the end of 2024, and they are scheduled to be delivered starting in 2031, every year and a half.&amp;nbsp;The agreement included a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation, according to which Thyssenkrupp would make over EUR 850 million (USD 916.8 million) in purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;INS Drakon&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;In August 2026, TKMS Shipyards delivered the Dolphin-II&amp;nbsp;series "Drakon" submarine to the Israeli Navy.&amp;nbsp;The INS “Drakon” (Dragon in Hebrew) is the sixth submarine purchased from ThyssenKrupp for the Navy and is considered the most advanced that the Navy has ever possessed. Its estimated cost is approximately EUR 550 million (approximately USD 634 million), with a third of the cost financed by the German government. It is the largest submarine built in Germany since World War II.&amp;nbsp;In November 2024, the completion of the construction of the Drakon was marked at a ceremony in Germany. The ceremony also marked the construction of the Israeli military’s future Dakar submarines, which are scheduled to be delivered to Israel at the beginning of the next decade.&amp;nbsp;The submarine is more than 70 meters long and can carry weapons and intelligence systems as well as equipment for commando units. The submarine's standard armament system includes ten torpedo tubes in the bow, some of which allow the launch of special equipment, unmanned patrol vehicles or equipment for divers.&amp;nbsp;According to reports, the submarine has an enlarged command bridge and an elongated hull, which can suggest it was designed to accommodate a vertical launch system for missiles, along with the possibility of carrying cruise missiles or ballistic missiles. In addition, the submarine can reportedly also carry "Popeye" nuclear cruise missiles manufactured by Rafael Advanced Defense Systems, the German-made 4A2DM missiles, and US-made Harpoon anti-ship missiles. According to the IMOD, the submarine contains unique systems and technologies that expand the Israeli military's operational capabilities.&amp;nbsp;Dolphin-Class SubmarinesThyssenKrupp has supplied the Israeli Navy with the Dolphin-class submarines, a series of diesel submarines that constitute the bulk of the Navy's submarine fleet, and the Dolphin-class AIP submarines, which are equipped with an air-independent propulsion (AIP) system that allows them to stay underwater for long periods.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with the INS “Rahav” and INS “Tanin” Dolphin AIP-class submarines, delivered in 2016 and 2014, respectively, and the AH “Dolphin”, AH “Leviathan” and AH “Tkuma” Dolphin-class submarines, delivered in 1999-2000.&amp;nbsp;Collaborations with Israeli Defense Establishment&amp;nbsp;In February 2026, TKMS and Elbit Systems, in collaboration with the Israeli Ministry of Defense, inaugurated a new production facility in Israel for the production of underwater structural components for submarines, aimed at strengthening Israel’s ability to independently manufacture underwater components.&amp;nbsp;In February 2026, ThyssenKrupp and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI) delivered an unmanned submarine named "BlueWhale" to the German Navy that was developed as part of a joint project of the companies.In 2023, Thyssenkrupp launched an innovation center in Israel together with the Israeli company Impact Labs, which aims to promote the transfer of essential knowledge in industrial 3D metal printing. The innovation center works closely with the Ministry of Defense's Directorate of Defense Research &amp;amp; Development on technological developments. &amp;nbsp;In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Ministry of Economy and Industry totaling more than USD 323.7 million. The agreement included cooperation between Israeli companies on ThyssenKrupp projects around the world, and the execution of joint projects that include the transfer of new knowledge to Israel, especially in the fields of marine technology.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1164,352 +1038,352 @@
       </c>
       <c r="E9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="I20" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>