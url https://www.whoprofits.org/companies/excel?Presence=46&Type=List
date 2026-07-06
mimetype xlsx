--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -114,50 +114,68 @@
     <t>Africa Israel Investments</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A holdings and investment company active in real estate, construction and infrastructure, industry and hotels.
 The company&amp;#39;s subsidiary, Danya Cebus, has been involved in several construction projects in settlements in the occupied Palestinian territory. In 1999, the company won a tender to build 72 housing units in the settlement neighborhood Har Homa in occupied East Jerusalem. In 2004, the company won a tender to build 2,500 housing units in &amp;ldquo;Green Park&amp;rdquo; neighborhood, located in Modi&amp;rsquo;in Ilit settlement.
 In 2008, the subsidiary was involved in a construction project in the settlement of Maaleh Adumim in the occupied West Bank.
 In October 2010, in an official letter to Who Profits, Africa-Israel stated: &amp;ldquo;Neither the company nor any of its subsidiaries and/or other companies controlled by the company are presently involved in or has any plans for future involvement in development, construction or building of real estate in settlements in the West Bank.&amp;rdquo; However, the company soon after received a 78 million shekel contract to construct the C-Jerusalem project in the settlement neighborhood of Gilo in East Jerusalem. Danya Cebus was the project&amp;rsquo;s contractor. The C-Jerusalem project includes 121 housing units and its construction was completed in 2014.
 In addition, the company is involved in building the &amp;ldquo;Nofei Hasela&amp;rdquo; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim.
 The company is also involved in multiple projects with the Israeli Ministry of Defense and the Israeli army. The company is a contractor with the Israeli military and the Ministry of Defense. Its military projects include the construction of &amp;ldquo;Kiryat Hatikshuv&amp;rdquo; in Be&amp;rsquo;er Sheva, which will be a &amp;ldquo;smart&amp;rdquo; army base operated by the Israeli army. The subsidiary Alom-Danya is involved in conducting aluminum works in a military base in the Naqab (Negev) area.
 Company subsidiary Geo Danya is involved in the construction of three sections of an underground wall around the besieged Gaza Strip under a Ministry of Defense contract valued at 770 million NIS.
 Another subsidiary, Cebus- Rimon is involved in the construction of a military training city. This subsidiary was also involved in the construction of the Tel Aviv Jerusalem Fast Train (A1) route, which crosses into the occupied West Bank in two sections.
 Additionally, another subsidiary of Africa Israel,&amp;nbsp;P.L.H. Lighting Engineering,&amp;nbsp;supplies lighting poles to construction projects in the settlements. P.L.H. has provided 18 and 25 meter high lightning poles to the Jerusalem light rail, which connects the city center with the surrounding settlement neighborhoods. P.L.H lightning poles were also documented in A-Jib Checkpoint and along the entrance road to the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
@@ -259,53 +277,50 @@
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
-[...1 lines deleted...]
-  <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
@@ -351,53 +366,50 @@
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Covenant Group</t>
   </si>
   <si>
     <t xml:space="preserve">A &amp;nbsp;holding group of companies specializing mainly in engineering and civil engineering.
@@ -471,50 +483,62 @@
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
+  </si>
+  <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
@@ -822,53 +846,50 @@
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
@@ -1429,51 +1450,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1564,1468 +1585,1526 @@
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H7" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I7" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>121</v>
+        <v>37</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>123</v>
+        <v>64</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>131</v>
+        <v>71</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="I26" s="0" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>149</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>149</v>
+        <v>38</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>151</v>
+        <v>41</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>23</v>
+        <v>139</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="0" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="G31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>74</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>121</v>
+        <v>162</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>19</v>
+        <v>169</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>171</v>
+        <v>54</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>172</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>176</v>
+        <v>27</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>58</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="0" t="s">
+      <c r="H37" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="H37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37" s="0" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>64</v>
+        <v>184</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>144</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>35</v>
+        <v>188</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>188</v>
+        <v>74</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I40" s="0"/>
+      <c r="I40" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>21</v>
+        <v>193</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>62</v>
+        <v>196</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>93</v>
+        <v>38</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="H43" s="0"/>
+      <c r="H43" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>203</v>
+        <v>21</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>152</v>
+        <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="D45" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="G45" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="F47" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="G47" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>92</v>
+        <v>218</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>19</v>
+        <v>219</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>220</v>
+        <v>89</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>100</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="I49" s="0" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>188</v>
+        <v>31</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>111</v>
+        <v>226</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>112</v>
+        <v>227</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>227</v>
+        <v>31</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>103</v>
+        <v>230</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>173</v>
+        <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>208</v>
+        <v>115</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>209</v>
+        <v>116</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>92</v>
+        <v>234</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>233</v>
+        <v>149</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>139</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="C54" s="0"/>
+        <v>236</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>129</v>
+      </c>
       <c r="D54" s="0" t="s">
-        <v>235</v>
+        <v>52</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>103</v>
+        <v>215</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>65</v>
+        <v>216</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="I54" s="0"/>
+        <v>144</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="0">
+        <v>54</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="0"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="0">
+        <v>55</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C56" s="0"/>
+      <c r="D56" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I56" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>