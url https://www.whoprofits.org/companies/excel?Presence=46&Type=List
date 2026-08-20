--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -143,51 +143,51 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).