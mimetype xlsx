--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -188,125 +188,89 @@
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...37 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
@@ -467,66 +431,51 @@
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
@@ -587,50 +536,53 @@
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
@@ -786,50 +738,53 @@
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Maman Cargo Terminals and Handling</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of logistics and aviation services.
 The Group&amp;rsquo;s subsidiaries provide cargo management and ground-handling services for airlines, supply chain management (SCM), and third-party logistics (TPL).
 Maman&amp;#39;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation of the Palestinian territory and from the joint custom envelope - designed in the Oslo Accords. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies.
 Each shipment to the oPt is delayed&amp;nbsp;for security inspection&amp;nbsp;for a period&amp;nbsp;ranging from several days to several weeks, even&amp;nbsp;in cases in which a license has been obtained and the shipment passed security at a European airport. During the waiting period the goods are usually stored in warehouses inside the terminal or&amp;nbsp;in close proximity&amp;nbsp;to it.&amp;nbsp; The costs&amp;nbsp;of the security checks, logistics and storage, performed by private Israeli companies, among them Maman is central a player, are paid by Palestinian manufacturers and&amp;nbsp;importers. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to the Palestinian population.
 Archive 2000, one of the company&amp;#39;s subsidiaries, operates a facility in&amp;nbsp;Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
@@ -1077,50 +1032,62 @@
 Teva, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Teva&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Teva meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For more, see our report on the Pharmaceutical industry,&amp;nbsp;Captive Economy: The Pharmaceutical Industry and the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
@@ -1669,1440 +1636,1442 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>52</v>
-      </c>
-[...11 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="G20" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>131</v>
+        <v>95</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>138</v>
+        <v>41</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>41</v>
+        <v>145</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>146</v>
+        <v>69</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>152</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>155</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>157</v>
+        <v>38</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>159</v>
+        <v>41</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>160</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>167</v>
+        <v>40</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>173</v>
+        <v>27</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>176</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>177</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>177</v>
+        <v>37</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>107</v>
+        <v>181</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>179</v>
+        <v>41</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>38</v>
+        <v>120</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>184</v>
+        <v>33</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>188</v>
+        <v>145</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>81</v>
+        <v>192</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>38</v>
+        <v>193</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>193</v>
+        <v>110</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>41</v>
+        <v>111</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>195</v>
+        <v>69</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I42" s="0"/>
+        <v>198</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>54</v>
+        <v>204</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>208</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>25</v>
+        <v>210</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>160</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>52</v>
+        <v>216</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>216</v>
+        <v>84</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>218</v>
+        <v>69</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>100</v>
+        <v>224</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>31</v>
+        <v>192</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>230</v>
+        <v>110</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="0" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>149</v>
+        <v>236</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="I54" s="0" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="I56" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>