--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -105,51 +105,51 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 