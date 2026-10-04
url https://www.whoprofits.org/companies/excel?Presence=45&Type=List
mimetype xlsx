--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -946,79 +946,50 @@
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Zakai Agricultural Know-how and Inputs</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
@@ -1366,51 +1337,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2561,153 +2532,124 @@
       <c r="D41" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>193</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>194</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>199</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>203</v>
       </c>
       <c r="G43" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="H43" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44" s="0"/>
       <c r="D44" s="0" t="s">
         <v>206</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>209</v>
-[...25 lines deleted...]
-      <c r="H45" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="I45" s="0"/>
+      <c r="I44" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>