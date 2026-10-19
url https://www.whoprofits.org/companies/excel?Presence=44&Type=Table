--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Adama</t>
   </si>
   <si>
     <t>SZSE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded China-based global crop protection company.
 Crop protection products manufactured by the company&amp;rsquo;s Israeli subsidiary Adama Makhteshim have been used in agricultural experiments conducted by settler research institutes in the Jordan Valley, occupied West Bank and the occupied Syrian Golan.
 In November 2016, as part of a conference and tour organized by the Jordan Valley R&amp;amp;D Center, a company representative presented research on the toxicity of its Nimitz nematicide product tested in Jordan Valley settlements.
 The company&amp;rsquo;s products were also used in agricultural experiments conducted by the same R&amp;amp;D Center in 2017-2018 and 2015-2016, taking place in Tomer settlement and the R&amp;amp;D Center&amp;rsquo;s own facility in the Jordan Valley respectively.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs regional specialists for the Jordan Valley and the Syrian Golan, and has authorized distributors in the settlements of Avnei Eitan in the Golan and Tomer and Naama in the Jordan Valley.
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>
@@ -130,99 +130,54 @@
 The company&amp;rsquo;s subsidiary,&amp;nbsp;Controp Precision Technologies, has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. Controp was also involved in a joint project with Tomcar and Elbit Systems,&amp;nbsp;developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli army in the West Bank and long-range surveillance systems used by the Israeli army to surveil Gaza residents. Controp also provides services to Israel Police.
 RT LTA Systems, Aeronautics&amp;rsquo; subsidiary, supplied &amp;ldquo;SkyStar&amp;rdquo; surveillance balloons to the Israeli army that have deployed it in consecutive military assaults on Gaza in 2008-2009, 2012 and 2014, during which the Israeli army operated 14 RT balloons.
 In the summer of 2014, RT supplied five&amp;nbsp;surveillance balloons to the Jerusalem Municipality as part of the security&amp;nbsp;apparatus of the Jerusalem light rail in occupied East Jerusalem. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 RT&amp;rsquo;s chief client is the Israeli army. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli army. At present, the combat intelligence collection unit uses the SkyStar 180 and 300 aerostats for collecting tactical intelligence, surveillance and reconnaissance in Gaza. The aerostats are provided to the army under a multiyear leasing contract with the Israel Ministry of Defense. In Israel, SkyStar systems are equipped with the Speed-A payload by Controp Company.
 RT operates a factory in the settlement of Katzrin in the occupied Syrian Golan.
 Aeronautics, jointly with&amp;nbsp;Motorola, developed the &amp;ldquo;Stronghold&amp;rdquo; surveillance technology that includes radars and cameras, the technology is installed in dozens of settlements in the West Bank.
 Magna B.S.P, a surveillance company in which Aeuronautics holds a minority stake (14.4%), provides services for Israel Police and Israel Prison Service and has installed surveillance systems in the Old City in occupied East Jerusalem.
 Additionally, in 2009, Aeronautics was contracted by the Dutch Ministry of Defense in a 200 million NIS deal to supply Dutch forces in Afghanistan with &amp;ldquo;Aerostar&amp;rdquo; UAVs. In 2011, through its subsidiary RT, the company was also contracted by the US military in Afghanistan to supply it with the &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons.
 In 2021, Aeronautics purchased the Projects Division of Magal Security Systems which is globally active in Home Land Security. The division was involved in implementing security systems along Israel-Egypt border and was mentioned as a possible contractor for the wall in the USA-Mexico border.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...2 lines deleted...]
-    <t>NASDAQ</t>
+    <t>AM General</t>
   </si>
   <si>
     <t>USA</t>
-  </si>
-[...40 lines deleted...]
-    <t>AM General</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
@@ -314,77 +269,50 @@
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>El-Far Electronics Systems</t>
   </si>
   <si>
     <t xml:space="preserve">El-Far is a manufacturer of fences and perimeter protection systems.
 According to a company representative, El-Far&amp;rsquo;s fences and perimeter defense systems are installed along a 27km route surrounding the&amp;nbsp;Gaza strip. In addition, the company provided and installed fences, as part of the&amp;nbsp;construction&amp;nbsp;of the Separation Wall apparatus.
 In 2003, El-Far Electronics Systems&amp;nbsp;were&amp;nbsp;authorized by&amp;nbsp;the Israeli Ministry of Defense&amp;nbsp;and the Israeli Army Technological Unit to provide protection of borders, settlements, military camps and top-secret security facilities.&amp;nbsp;The company&amp;rsquo;s Viper system,&amp;nbsp;a perimeter defense system, is installed along the Separation Wall, in military camps,&amp;nbsp;including those in the West Bank, in illegal&amp;nbsp;settlements and in Israeli prisons.
 El-Far&amp;rsquo;s fences and systems are also installed along the&amp;nbsp;Jerusalem&amp;nbsp;Light Rail (JLR) route and around facilities of large Israeli security companies,&amp;nbsp;including Rafael.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...25 lines deleted...]
-  <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Ineco</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
@@ -537,50 +465,53 @@
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
@@ -588,50 +519,53 @@
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Sony Corporation</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">A Japanese multinational conglomerate corporation. Its diversified business includes consumer and professional electronics, gaming, entertainment and financial services.
 In 2018, Who Profits documented the use of Sony CCTV cameras in the Old City of Jerusalem, deployed as part of Israel&amp;rsquo;s surveillance system in the occupied area. At least six Sony cameras were installed on two towers in Bab Al Amoud (Damascus Gate).
 For more on Israel&amp;rsquo;s visual surveillance in Occupied East Jerusalem, read Who Profits report: &amp;ldquo;Big Brother&amp;rdquo; in Jerusalem&amp;rsquo;s Old City.
 In 2022, the Israeli Ministry of Defense published a tender for the purchase of a Sony fx6 full frame camera. In 2021, the ministry published two tenders for the purchase of Sony Alpha camera, photo lens 600, and microphone; in 2020 a tender for the purchase of Sony cameras P1000 and A7III; and in 2019 four tenders for the purchase of Sony cameras, lenses, screen and driver.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
   </si>
   <si>
     <t>Swarovski</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t xml:space="preserve">The world&amp;#39;s largest jewelry and crystal brand.
 The company operates a shop in Design City complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
@@ -1041,51 +975,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1173,885 +1107,802 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="0"/>
-[...8 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H7" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0"/>
+      <c r="I10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>68</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I21" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I22" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" s="0" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0"/>
-    </row>
-[...83 lines deleted...]
-      <c r="I34" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>