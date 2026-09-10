--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -542,79 +542,50 @@
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -926,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1538,96 +1509,67 @@
       </c>
       <c r="D21" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="C22" s="0"/>
+      <c r="D22" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>44</v>
-[...25 lines deleted...]
-      <c r="H23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="I23" s="0"/>
+      <c r="I22" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>