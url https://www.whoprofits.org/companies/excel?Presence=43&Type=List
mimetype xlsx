--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -105,127 +105,134 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...4 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...1 lines deleted...]
-    <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
@@ -272,239 +279,130 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
+    <t xml:space="preserve">Maersk (Mærsk) </t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Microsoft </t>
+  </si>
+  <si>
+    <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Nuctech</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...122 lines deleted...]
-    <t>Nuctech</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
-  </si>
-[...13 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
@@ -551,50 +449,53 @@
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -897,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -996,580 +897,551 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="I17" s="0" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>99</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>77</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="0"/>
+      <c r="D21" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I21" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I22" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>