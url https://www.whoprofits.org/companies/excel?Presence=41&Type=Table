--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -968,80 +968,54 @@
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
@@ -1207,50 +1181,53 @@
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
@@ -3087,51 +3064,51 @@
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>211</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>212</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>51</v>
+        <v>177</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>215</v>
       </c>
       <c r="G49" s="0" t="s">
@@ -3419,332 +3396,332 @@
       <c r="G59" s="0" t="s">
         <v>248</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>250</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>211</v>
+        <v>253</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>159</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>216</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>216</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>176</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I68" s="0"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I70" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>