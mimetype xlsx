--- v0 (2026-07-21)
+++ v1 (2026-10-19)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Aeronautics</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli company that develop, manufactures and markets Unmanned Aerial vehicles (UAV) and aerial intelligence and surveillance systems for governments, military and civil entities.
 The company has carried out in the past all-inclusive operational missions for the Israeli army, some taking place in Gaza and the West Bank. Israeli forces have been outsourcing visual intelligence services for field security to the company since 2002. In 2007 Aeronautics won a $15M contract to supply the Israeli army with surveillance equipment.
 In May 2018, Aeronautics UAVs were used by the Israeli military against unarmed civilian protestors in the besieged Gaza participating in the Great March of Return mass demonstrations. The Israeli military leased the company&amp;rsquo;s &amp;ldquo;Pegasus 120&amp;rdquo; VTOL UAV, a UAV with a maximum payload weight of up to 75kg, and equipped it with crowd control weapons such as tear gas and skunk water. An Israeli Ministry of Defense (IMOD) tweet showed the UAV, nicknamed &amp;lsquo;Chocolate Milk Drone&amp;rsquo; (Hebrew: Shoko Drone), dropping skunk water bags. The &amp;ldquo;Pegasus 120&amp;rdquo; was developed specifically for the IMOD and financed by it.
 The company&amp;rsquo;s subsidiary,&amp;nbsp;Controp Precision Technologies, has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. Controp was also involved in a joint project with Tomcar and Elbit Systems,&amp;nbsp;developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli army in the West Bank and long-range surveillance systems used by the Israeli army to surveil Gaza residents. Controp also provides services to Israel Police.
 RT LTA Systems, Aeronautics&amp;rsquo; subsidiary, supplied &amp;ldquo;SkyStar&amp;rdquo; surveillance balloons to the Israeli army that have deployed it in consecutive military assaults on Gaza in 2008-2009, 2012 and 2014, during which the Israeli army operated 14 RT balloons.
 In the summer of 2014, RT supplied five&amp;nbsp;surveillance balloons to the Jerusalem Municipality as part of the security&amp;nbsp;apparatus of the Jerusalem light rail in occupied East Jerusalem. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 RT&amp;rsquo;s chief client is the Israeli army. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli army. At present, the combat intelligence collection unit uses the SkyStar 180 and 300 aerostats for collecting tactical intelligence, surveillance and reconnaissance in Gaza. The aerostats are provided to the army under a multiyear leasing contract with the Israel Ministry of Defense. In Israel, SkyStar systems are equipped with the Speed-A payload by Controp Company.
@@ -300,224 +300,150 @@
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Boeing Company </t>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caterpillar </t>
+  </si>
+  <si>
+    <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...26 lines deleted...]
-    <t>Military, Security and Surveillance</t>
+    <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
-  </si>
-[...39 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Cherriessa</t>
   </si>
   <si>
     <t xml:space="preserve">The company sorts and exports vegetables to Russia and Europe. It grows mainly artichokes, chili peppers and cherry tomatoes.
 The company is located in the settlement of Tomer in the occupied Jordan valley.
 The &amp;#39;Saada&amp;#39; farm is the largest grower of cherry tomatoes, with 20 hectares under cultivation. 10 more hectares are used to cultivate peppers and chili-peppers.
 </t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
-  </si>
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
@@ -550,121 +476,57 @@
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
@@ -736,50 +598,53 @@
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
@@ -795,50 +660,53 @@
 2014
 On 12 June 2014, Israeli forces entered the cemetery of Al-Araqib Bedouin village, in the Naqab, demolishing its mosque and all the houses which local residents built after the first demolition in 2010 using Hitachi bulldozers.
 Al-Araqib is one of the 35 &amp;ldquo;unrecognized&amp;rdquo; villages, where almost 300,000 Palestinian Bedouins live in the Naqab region. All unrecognized villages are slated for erasure and are systematically deprived of basic infrastructure and services to force residents to move to overcrowded and impoverished state-sanctioned Bedouin shanty towns and villages. For more about the dispossession of the Palestinian Bedouin in the Naqab, See Who Profits&amp;rsquo; report Tools of Dispossession in the Naqab: Development and Military Projects.
 On 27 January 2014, Hitachi bulldozer was used by the Israeli authorities to demolish residential structure in Beit Hanina neighborhood in occupied East Jerusalem.
 2013
 On 24 April 2013, Hitachi bulldozer was used by the Israeli authorities to demolish a family home housing 45 people in the At Tur neighborhood of East Jerusalem, along with an extension built for the children of the same family. Israeli forces also demolished two other houses in the Al Tur neighborhood on the same day.
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
@@ -1130,50 +998,53 @@
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>RT LTA Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
@@ -1256,68 +1127,50 @@
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Gaza</t>
-  </si>
-[...16 lines deleted...]
-</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
@@ -1702,51 +1555,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I70"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2089,1650 +1942,1563 @@
       </c>
       <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>99</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="E24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>28</v>
+        <v>125</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>136</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>38</v>
+        <v>151</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I32" s="0"/>
+      <c r="I32" s="0" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>155</v>
+        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="0" t="s">
+      <c r="E34" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>107</v>
+        <v>136</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>166</v>
+        <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>167</v>
+        <v>88</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>169</v>
+        <v>71</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>181</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>176</v>
+        <v>33</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="H40" s="0"/>
-      <c r="I40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>185</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>188</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>19</v>
+        <v>188</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>33</v>
+        <v>193</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>195</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I44" s="0"/>
+      <c r="I44" s="0" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="0" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>90</v>
+        <v>206</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>124</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>206</v>
+        <v>96</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>19</v>
+        <v>160</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>212</v>
+        <v>150</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>215</v>
+        <v>37</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>113</v>
+        <v>150</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I50" s="0"/>
+      <c r="H50" s="0"/>
+      <c r="I50" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="0" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>37</v>
+        <v>223</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>33</v>
+        <v>136</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>225</v>
+        <v>99</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>164</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>229</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>233</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>151</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>110</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>138</v>
+        <v>237</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>237</v>
+        <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>49</v>
+        <v>240</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>239</v>
+        <v>71</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>159</v>
+        <v>34</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>79</v>
+        <v>117</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>77</v>
+        <v>243</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>242</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>18</v>
+        <v>245</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>71</v>
+        <v>249</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>57</v>
+        <v>251</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>253</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>251</v>
+        <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>140</v>
+        <v>260</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>256</v>
+        <v>147</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>258</v>
+        <v>150</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>23</v>
+        <v>151</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>188</v>
+        <v>262</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>230</v>
+        <v>266</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>49</v>
+        <v>270</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>158</v>
+        <v>271</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>267</v>
+        <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>76</v>
+        <v>274</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>158</v>
+        <v>275</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>216</v>
+        <v>85</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>124</v>
+        <v>182</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>272</v>
+        <v>170</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>275</v>
+        <v>18</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>155</v>
+        <v>280</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>216</v>
+        <v>38</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>279</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="C67" s="0"/>
       <c r="D67" s="0" t="s">
-        <v>62</v>
+        <v>285</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>281</v>
+        <v>49</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>282</v>
+        <v>50</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>78</v>
-[...81 lines deleted...]
-      <c r="H70" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="I70" s="0"/>
+      <c r="I67" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>