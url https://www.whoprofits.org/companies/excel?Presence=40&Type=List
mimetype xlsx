--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -544,50 +544,65 @@
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
@@ -689,53 +704,50 @@
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
-  </si>
-[...1 lines deleted...]
-    <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
@@ -788,53 +800,50 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Heavy Machinery</t>
-[...1 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
@@ -1052,53 +1061,50 @@
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
@@ -1900,51 +1906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I73"/>
+  <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2550,1496 +2556,1525 @@
       </c>
       <c r="E22" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="D26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>138</v>
+        <v>89</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>39</v>
+        <v>146</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>152</v>
+        <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>32</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>161</v>
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="H34" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="F35" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="I35" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>175</v>
+        <v>65</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I39" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="H42" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I42" s="0" t="s">
-        <v>166</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="F43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="G43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I43" s="0" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F45" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="G45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="0" t="s">
-        <v>133</v>
+        <v>208</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>209</v>
+        <v>89</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>36</v>
+        <v>119</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>214</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="0" t="s">
+      <c r="H50" s="0" t="s">
         <v>222</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="G51" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="0" t="s">
+      <c r="F52" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>232</v>
+        <v>66</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>110</v>
+        <v>232</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I53" s="0" t="s">
         <v>234</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>20</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>222</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>244</v>
+        <v>20</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>161</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>87</v>
+        <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="0"/>
+      <c r="H58" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C60" s="0" t="s">
+      <c r="F60" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H60" s="0" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="0" t="s">
+      <c r="F61" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="E62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" s="0" t="s">
-        <v>267</v>
+        <v>221</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>161</v>
+        <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C63" s="0" t="s">
+      <c r="F63" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>52</v>
+        <v>164</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="F64" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="D64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G64" s="0" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>166</v>
+        <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>277</v>
+        <v>45</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>278</v>
+        <v>138</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>47</v>
+        <v>139</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>279</v>
+        <v>169</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="F67" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I67" s="0" t="s">
         <v>285</v>
-      </c>
-[...8 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="F68" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="G68" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>291</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>187</v>
+        <v>242</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>55</v>
+        <v>135</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>294</v>
+        <v>190</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>188</v>
+        <v>256</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>297</v>
+        <v>191</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I71" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C73" s="0"/>
-      <c r="D73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="0">
+        <v>73</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C74" s="0"/>
+      <c r="D74" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E73" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="0" t="s">
+      <c r="E74" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="F74" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G73" s="0" t="s">
+      <c r="G74" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H73" s="0" t="s">
+      <c r="H74" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="I73" s="0"/>
+      <c r="I74" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>