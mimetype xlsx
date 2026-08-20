--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -156,51 +156,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 