--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -422,112 +422,51 @@
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elyakim Ben Ari</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering, transport and quarry company. The company operates a quarry, an asphalt plant, an aggregate plant and a sand washing plant in the occupied West Bank, near the settlement of Adora.
 The quarry produces 1.5 million tons of material each year, and it contains an industrial zone that takes up 100 dunam of land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
@@ -840,63 +779,69 @@
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Magen Constructional Engineering Works Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved is the construction of schools in the settlements of Har Adar, Naveh Daniel and Modi&amp;#39;in Illit.
 The company was also involved in the construction of 60 housing units in the settlement of Beitar Illit.
 In addition,&amp;nbsp;the company is one of the franchisors of the Local Government Economic Services Ltd. for developing and constructing public buildings, which provides services to settlements in occupied Palestinian and Syrian territory.
 </t>
   </si>
   <si>
     <t>Maman Cargo Terminals and Handling</t>
@@ -1471,50 +1416,56 @@
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Villar International</t>
   </si>
   <si>
     <t xml:space="preserve">Villar International is an Israeli public company that operates in the field of construction, entrepreneurship and real estate. The company is engaged in renting properties, constructing industrial buildings and providing archival services.
 The company constructs, owns, maintains and leases industrial and office buildings in Ariel and Barkan settlement Industrial Zones in the occupied West Bank.&amp;nbsp;Currently, the company offers 5 industrial buildings totaling 47,800 square meters for rent in Ariel IZ; and 12 industrial buildings totaling 57,900 square meters for rent in the Barkan IZ. These buildings constitute 13% of the company&amp;#39;s total rented property.
 In July 2023, the company was awarded a development agreement from the Israel Land Authority for the lease of a 10,000 square meters area designated for industry, light industry, and crafts within the Ariel settlement, with an exemption from the tender process.
 In 2016, the company completed the construction of a building in Ariel Industrial Zone taking over 5,000 square meters of occupied Palestinian land. &amp;nbsp;Furthermore, by the end of 2015, the company completed the construction of an operational center covering 3,5000 square meters, with offices occupying 1,1000 square meters of land in the same area.
 Villar International also holds a 50% stake in a joint project with Ziegler Investment Ltd. for the construction and maintenance of rental properties in the Ariel Industrial Zone, in the occupied West Bank.
 The company&amp;#39;s subsidiary, The Archivists Ltd., operates a primary storage facility covering 47,000 square meters in Barkan Industrial Zone. In 2020, The Archivists completed the construction of a new archival building in the same area. The Archivists also has a 16,000 square meter storage facility in the Ariel Industrial Zone.
 Villar International&amp;rsquo;s fully owned subsidiary, Beit Ha&amp;#39;archive Ltd., specializing in archiving and storing documents, is also located in Ariel Industrial Zone.
@@ -1525,79 +1476,50 @@
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1906,51 +1828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I74"/>
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2900,1181 +2822,1210 @@
       </c>
       <c r="E34" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>163</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="F36" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I36" s="0" t="s">
-        <v>41</v>
+        <v>167</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I40" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I43" s="0" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="H44" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I44" s="0" t="s">
-        <v>201</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E45" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I45" s="0" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>25</v>
+        <v>171</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F47" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="G47" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C48" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="D48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>214</v>
+        <v>65</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E49" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" s="0" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="I50" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="H51" s="0" t="s">
         <v>224</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>234</v>
+        <v>66</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>110</v>
+        <v>234</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="0" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>20</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>242</v>
+        <v>209</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="0" t="s">
-        <v>246</v>
+        <v>20</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>87</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="0"/>
+      <c r="H59" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C61" s="0" t="s">
+      <c r="F61" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D61" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H61" s="0" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="0" t="s">
+      <c r="F62" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
-        <v>269</v>
+        <v>223</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>164</v>
+        <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="F64" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>52</v>
+        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="D65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>279</v>
+        <v>45</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>280</v>
+        <v>138</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>47</v>
+        <v>139</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>281</v>
+        <v>167</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I68" s="0" t="s">
         <v>287</v>
-      </c>
-[...8 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="G70" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>296</v>
+        <v>244</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>23</v>
+        <v>173</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>299</v>
+        <v>258</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>132</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F73" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G73" s="0" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>168</v>
+        <v>82</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>52</v>
+        <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I74" s="0"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="0">
+        <v>74</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C75" s="0"/>
+      <c r="D75" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C74" s="0"/>
-[...6 lines deleted...]
-      <c r="F74" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G74" s="0" t="s">
+      <c r="G75" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H74" s="0" t="s">
+      <c r="H75" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="I74" s="0"/>
+      <c r="I75" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>