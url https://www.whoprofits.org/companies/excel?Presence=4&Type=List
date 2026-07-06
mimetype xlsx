--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -74,67 +74,60 @@
   <si>
     <t xml:space="preserve">Develops, manufactures and markets computerized systems for dairy farms and herd management.
 In 2008, the company erected a large milking factory in Susya, an Israeli settlement in the occupied West Bank, and supplied the dairy with an automated system for herd management.
 In 2013, the company&amp;#39;s logo was documented on a structure in the Meshek Guri dairy farm. The farm is situated in the Israeli settlement of Tomer in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...1 lines deleted...]
-  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
@@ -194,50 +187,53 @@
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
 The company has provided Israel with AH-64 Apache helicopters,&amp;nbsp;F-15 fighter jets,&amp;nbsp;Hellfire missiles, MK-84&amp;nbsp;2000-lb bombs,&amp;nbsp;MK-82&amp;nbsp;500-lb bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into &amp;ldquo;smart&amp;rdquo; GPS-equipped guided bombs.
 The company is the manufacture of Arrow 2 and Arrow 3 missile systems, a US-Israeli anti-ballistic missile systems, jointly funded, developed and produced by Israel and the United States.
 Israeli military attacks on Gaza 
 2022: Boeing attack helicopters and fighter jets were used in Israel&amp;rsquo;s assault on Gaza, between August 5th and 7th, 2022, during which 44 Palestinians were killed, including 15 children and 4 women, and 360 wounded.
 2021: On May 5, 2021, five days before May 2021 Israeli attack on Gaza, the US State Department formally notified a proposed USD 735 million sale of Joint Direct Attack Munition (JDAM) kits and Small Diameter Bombs (SDBs) manufactured by Boeing to Israel. On May 20, the US administration approved an export license for the sale.
 2019: In November 2019, an Israeli JDAM-guided bomb killed eight family members, five children and three adults, in the city of&amp;nbsp;Dir al-Balah in Gaza.
 2014: In 2014, Israeli forces used JDAM guiding systems, Apache helicopters, and Dense Inert Metal Explosions (DIME) in Israel&amp;rsquo;s military attack on Gaza. At least 13 Palestinian children were killed by missiles fired directly from Apache helicopters. Israeli forces conducted over 6,000 airstrikes in Gaza and damaged or destroyed 18,000 housing units, 73 medical facilities, and many ambulances. 2,251 Palestinians were killed during the military assault, of whom 551 were children.
 2008-2009: Boeing AH-64 Apache combat helicopters were also used in Israel&amp;rsquo;s assault on Gaza in 2008-2009, during which 1,383 Palestinians were killed, of whom 333 were children. Amnesty International&amp;nbsp;documented&amp;nbsp;the use of Hellfire missiles in the killing of children and medical staff in Gaza. The missiles used are produced by Boeing and Lockheed Martin joint venture.
 The Boeing AH-64 Apache&amp;nbsp;combat helicopter has two General Electric T700-GE-701 engines.
 Services to the Israeli Ministry of Defense
 In December 2021, the Israeli Ministry of Defense signed an agreement with the American government for the purchase of two additional (total four) Boeing KC-46 Pegasus aircrafts for USD 1.1 billion, paid from US foreign aid funds. Boeing KC-46 Pegasus is a military aerial refueling and strategic military transport aircraft, which according to the agreement, will be adapted to the Israeli Air Force operational requirements, and Israeli systems will be integrated into them. &amp;nbsp;
@@ -1257,538 +1253,538 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D5" s="0"/>
       <c r="E5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I5" s="0"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F21" s="0" t="s">
@@ -1799,112 +1795,112 @@
       </c>
       <c r="H21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>131</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>132</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>137</v>
       </c>
@@ -1944,135 +1940,135 @@
       <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>147</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>155</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F31" s="0" t="s">
@@ -2089,101 +2085,101 @@
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>169</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="0" t="s">
@@ -2220,54 +2216,54 @@
         <v>178</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F37" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="I37" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>