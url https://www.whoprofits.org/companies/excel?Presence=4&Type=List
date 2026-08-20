--- v1 (2026-07-06)
+++ v2 (2026-08-20)
@@ -95,51 +95,51 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 