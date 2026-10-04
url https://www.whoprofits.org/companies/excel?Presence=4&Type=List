--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -368,71 +368,63 @@
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -658,98 +650,98 @@
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
@@ -797,50 +789,59 @@
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Top Greenhouses</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company manufactures and markets greenhouses.
 The company is located in Ariel Industrial Zone in the occupied West Bank.
 </t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
@@ -1167,51 +1168,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1630,645 +1631,674 @@
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>178</v>
+        <v>52</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C37" s="0"/>
+      <c r="C37" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="D37" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="0">
+        <v>37</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C38" s="0"/>
+      <c r="D38" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G37" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="0"/>
+      <c r="H38" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I38" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>