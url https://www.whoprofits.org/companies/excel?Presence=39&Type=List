--- v0 (2026-05-24)
+++ v1 (2026-10-09)
@@ -12,125 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$500M-$1B</t>
-  </si>
-[...22 lines deleted...]
-    <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -433,51 +409,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -496,79 +472,50 @@
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0"/>
-    </row>
-[...27 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>