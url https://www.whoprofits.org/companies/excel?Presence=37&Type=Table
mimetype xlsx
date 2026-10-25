--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -155,65 +155,60 @@
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of Special Purpose vehicles and systems.
 In 2003, the company won a tender to provide vehicles to the the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 The company&amp;#39;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new vehicles that are used to attack demonstrations.
 Vehicles developed by the company are used to carry &amp;quot;the Skunk&amp;quot;, a scent-based weapon that is used by Israeli forces against Palestinian protestors in the West Bank and East Jerusalem. In the past, the vehicles were purchased by repressive regimes in Chile and Burundi.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
 Techmer has also supplied RoIP-VoIP based communication systems that were installed in various applications in the Israeli Navy.
 The company has also supplied the intercommunication systems for the Merkava Mark 4 tanks.
 Gaza 2024 
 In April 2024, satellite images and photographs revealed extensive construction and development of two Israeli military outposts being established in a corridor that crosses through the Gaza Strip. In addition to residential facilities for soldiers and electrical infrastructure, two huge masts were erected in each outpost. According to a media report, in one of the photos, a soldier was seen standing next to one of the masts and waving a flag of the Mer Group.
 Border Control 
@@ -284,53 +279,50 @@
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
@@ -495,138 +487,50 @@
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...86 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
@@ -719,62 +623,50 @@
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Jordan Valley</t>
-  </si>
-[...10 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
@@ -933,60 +825,57 @@
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Zakai Agricultural Know-how and Inputs</t>
   </si>
   <si>
     <t xml:space="preserve">Producers of plants, equipment for plant nurseries and agricultural technology.
 The company is located in the industrial zone of Mishor Edomim, which is a settlement in the West Bank.
@@ -1327,51 +1216,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1584,1116 +1473,1087 @@
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="H18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>98</v>
+        <v>41</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>86</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>155</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>149</v>
+        <v>29</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>164</v>
+        <v>78</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>167</v>
+        <v>51</v>
       </c>
       <c r="D34" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E35" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>69</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>32</v>
+        <v>153</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I39" s="0" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>192</v>
+        <v>39</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>193</v>
+        <v>40</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>182</v>
+        <v>40</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>197</v>
+        <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>52</v>
+        <v>153</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>201</v>
+        <v>64</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>162</v>
+        <v>134</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>206</v>
+        <v>130</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>201</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="C45" s="0"/>
       <c r="D45" s="0" t="s">
-        <v>139</v>
+        <v>203</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>209</v>
-[...25 lines deleted...]
-      <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I46" s="0"/>
+      <c r="I45" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>