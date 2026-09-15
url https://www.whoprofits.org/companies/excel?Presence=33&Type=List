--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -468,79 +468,50 @@
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -843,51 +814,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1306,79 +1277,50 @@
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I16" s="0"/>
-    </row>
-[...27 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>