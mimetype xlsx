--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -72,78 +72,57 @@
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
+    <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
@@ -246,141 +225,50 @@
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...89 lines deleted...]
-  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
@@ -389,53 +277,50 @@
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
@@ -814,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1056,271 +941,242 @@
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>21</v>
-[...30 lines deleted...]
-      <c r="I16" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="I15" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>