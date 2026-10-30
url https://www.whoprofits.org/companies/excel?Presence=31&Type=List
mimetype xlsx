--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -213,184 +213,105 @@
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...90 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
@@ -404,76 +325,60 @@
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
-    <t>ThyssenKrupp AG</t>
-[...18 lines deleted...]
-</t>
+    <t xml:space="preserve">Thyssenkrupp </t>
+  </si>
+  <si>
+    <t>Thyssenkrupp AG is an international industrial and technology group active in the fields of Automotive Technology, Decarbon Technologies, Materials Services, Steel Europe, and Marine Systems.&amp;nbsp;Thyssenkrupp is the key supplier of submarines and warships to the Israeli Navy and works closely with the Israeli defense establishment. The company provided the Israeli Navy with the Sa’ar 6 warships, which took part in attacks on Gaza during the genocide.&amp;nbsp;Thyssenkrupp collaborates closely with the Israeli Ministry of Economy and Industry on reciprocal procurement and works directly and indirectly with Israeli defense companies.ThyssenKrupp's maritime defense segment, Thyssenkrupp Marine Systems (TKMS) shipyard in Germany, serves as a major supplier of submarines and ships to Israel and has been working closely with the Israeli Ministry of Defense (IMOD), the Israeli military, and the defense industries for decades. The company has provided warships and submarines to the Israeli Navy since the 1990s, and the Navy's submarine fleet is completely dependent on the company.&amp;nbsp;In October 2025, Thyssenkrupp AG completed the spin-off of TKMS into an independent, publicly traded company (FWB: TKMS), in which Thyssenkrupp remains the controlling shareholder with a 51% stake.Warships for the Israeli Navy&amp;nbsp;ThyssenKrupp is the supplier of the Israeli Navy's Sa’ar 6 warships, which have participated in attacks and assassinations in Gaza since the beginning of the genocide.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with four "Saar 6" ships in its fleet, the INS “Magen”, INS “Oz”, INS “Independence” and INS “Victory”, which were built according to the Navy's design and requirements and later equipped with Israeli-made systems.During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces.&amp;nbsp;On 14 October 2023, amid the Israeli invasion of Gaza, the Israeli military carried out the first-ever operational attack by the Sa’ar 6 ships. The two Sa'ar 6 ships, INS Magen and INS Oz, carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships.&amp;nbsp;In 2015, the company was contracted by the IMOD to supply four Sa’ar 6-class warship corvettes for the Israeli Navy at an estimated cost of EUR 430 million, of which EUR 115 million was funded by the German government.&amp;nbsp;The ships are equipped with a 76mm OTO Melara Super Rapid cannon manufactured by Leonardo, electronic warfare suites provided by Elbit Systems, Boeing Harpoon anti-ship missiles, and additional missiles and weapon systems manufactured by Israeli state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems.&amp;nbsp;The Sa’ar 6 ships are deployed in the maritime space and are also responsible for protecting Israel's gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.&amp;nbsp;Submarines for the Israeli Navy&amp;nbsp;ThyssenKrupp is the manufacturer of the Israeli Navy's Dakar and Dolphin submarines, which were designed exclusively in accordance with the operational experience and unique requirements of the Israeli Navy.&amp;nbsp;Dakar-Class SubmarinesIn 2022, ThyssenKrupp signed an agreement with the Israeli Ministry of Defense to build three advanced operational Dakar series submarines for the Israeli Navy for EUR 3 billion.&amp;nbsp;Part of the cost was financed by the German government under an agreement signed between the two countries in 2017. The agreement also included the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.&amp;nbsp;The production of the submarines began at the end of 2024, and they are scheduled to be delivered starting in 2031, every year and a half.&amp;nbsp;The agreement included a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation, according to which Thyssenkrupp would make over EUR 850 million (USD 916.8 million) in purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;INS Drakon&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;In August 2026, TKMS Shipyards delivered the Dolphin-II&amp;nbsp;series "Drakon" submarine to the Israeli Navy.&amp;nbsp;The INS “Drakon” (Dragon in Hebrew) is the sixth submarine purchased from ThyssenKrupp for the Navy and is considered the most advanced that the Navy has ever possessed. Its estimated cost is approximately EUR 550 million (approximately USD 634 million), with a third of the cost financed by the German government. It is the largest submarine built in Germany since World War II.&amp;nbsp;In November 2024, the completion of the construction of the Drakon was marked at a ceremony in Germany. The ceremony also marked the construction of the Israeli military’s future Dakar submarines, which are scheduled to be delivered to Israel at the beginning of the next decade.&amp;nbsp;The submarine is more than 70 meters long and can carry weapons and intelligence systems as well as equipment for commando units. The submarine's standard armament system includes ten torpedo tubes in the bow, some of which allow the launch of special equipment, unmanned patrol vehicles or equipment for divers.&amp;nbsp;According to reports, the submarine has an enlarged command bridge and an elongated hull, which can suggest it was designed to accommodate a vertical launch system for missiles, along with the possibility of carrying cruise missiles or ballistic missiles. In addition, the submarine can reportedly also carry "Popeye" nuclear cruise missiles manufactured by Rafael Advanced Defense Systems, the German-made 4A2DM missiles, and US-made Harpoon anti-ship missiles. According to the IMOD, the submarine contains unique systems and technologies that expand the Israeli military's operational capabilities.&amp;nbsp;Dolphin-Class SubmarinesThyssenKrupp has supplied the Israeli Navy with the Dolphin-class submarines, a series of diesel submarines that constitute the bulk of the Navy's submarine fleet, and the Dolphin-class AIP submarines, which are equipped with an air-independent propulsion (AIP) system that allows them to stay underwater for long periods.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with the INS “Rahav” and INS “Tanin” Dolphin AIP-class submarines, delivered in 2016 and 2014, respectively, and the AH “Dolphin”, AH “Leviathan” and AH “Tkuma” Dolphin-class submarines, delivered in 1999-2000.&amp;nbsp;Collaborations with Israeli Defense Establishment&amp;nbsp;In February 2026, TKMS and Elbit Systems, in collaboration with the Israeli Ministry of Defense, inaugurated a new production facility in Israel for the production of underwater structural components for submarines, aimed at strengthening Israel’s ability to independently manufacture underwater components.&amp;nbsp;In February 2026, ThyssenKrupp and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI) delivered an unmanned submarine named "BlueWhale" to the German Navy that was developed as part of a joint project of the companies.In 2023, Thyssenkrupp launched an innovation center in Israel together with the Israeli company Impact Labs, which aims to promote the transfer of essential knowledge in industrial 3D metal printing. The innovation center works closely with the Ministry of Defense's Directorate of Defense Research &amp;amp; Development on technological developments. &amp;nbsp;In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Ministry of Economy and Industry totaling more than USD 323.7 million. The agreement included cooperation between Israeli companies on ThyssenKrupp projects around the world, and the execution of joint projects that include the transfer of new knowledge to Israel, especially in the fields of marine technology.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
@@ -1045,63 +950,63 @@
       <c r="D8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="0" t="s">
@@ -1132,204 +1037,204 @@
       </c>
       <c r="E11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>