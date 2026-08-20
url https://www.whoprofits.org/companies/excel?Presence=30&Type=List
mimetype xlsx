--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -448,50 +448,68 @@
   <si>
     <t>Angel Bakeries (Salomon A. Angel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli manufacturer and supplier of bread and pastry products.
 The company operates bakeries in various settlements, including the settlement neighborhoods of Gilo and Ramat Shlomo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Aroma Espresso Bar</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops. The company operates branches in the US, Canada, Cyprus, the Ukraine and Kazakhstan.
 The company operates a branch in the settlement of Maale Adumim in the occupied West Bank.
@@ -564,163 +582,50 @@
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...111 lines deleted...]
-    <t>Finance</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Baran Group</t>
   </si>
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
@@ -990,60 +895,60 @@
 Holdings in Complicit Companies 
 Through its holdings in other private and public companies, Clal is complicit in the exploitation of occupied natural resources, the development of settlement transportation projects, and settlement construction.
 Enlight - Exploitation of Occupied Natural Resources 
 Clal holds 6.7% in Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan. In 2019, Clal signed financing agreements with Enlight totaling NIS 70 million for financing four solar farm projects. In 2018, Clal signed a financing agreement with Enlight totaling NIS 160 million to establish photovoltaic production facilities.
 Mayer Cars &amp;amp; Trucks Co.
 Clal holds 5.3% in Mayer Cars &amp;amp; Trucks Co., and additional shares through its subsidiary Atudot Pension Fund, the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). The company also provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Kavim Public Transportation 
 Clal holds 5.3% of the shares of Kavim Public Transportation which operates public bus lines to and between settlements in the occupied West Bank.
 Shapir Engineering and Industry
 Clal holds 8.7% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 Clal holds 15% of the shares of the real estate company ICR (formerly Minrav Project). ICR projects include a 500 housing units alongside a 5,000 square meters commercial area in the French Hill neighborhood in occupied East Jerusalem, and residential projects in the settlement of Beitar Ilit in the occupied West Bank and in the settlement neighborhood of Givat Ze&amp;rsquo;ev in occupied East Jerusalem.
 Clal holds 8.66% of the shares of construction and real estate company Z.M.H. Hammerman, which was engaged in settlement construction and holds real estate in the occupied West Bank.
 Clal holds 7.71% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Clal holds 6.66% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Supplying Weapons to the Israeli Military
 Clal holds 4.31% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Holdings in Israeli Banks 
 Clal holds shares in Israeli banks Hapoalim Bank (6.88%), Discount Bank (6.68%) and Leumi Bank (6.66%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Finance</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>NYSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli company that specializes in the development and production of electro-optical and precision motion control systems for surveillance, defense and&amp;nbsp;homeland security&amp;nbsp;applications.
@@ -1384,284 +1289,151 @@
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
-    <t>Formula Systems</t>
-[...10 lines deleted...]
-  <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
 According to IPS&amp;rsquo; logistical support center, maintenance provision will gradually be transferred to Magalcom (of Telrad Group) and Top Sky Line, which won a 2015 IPS tender for the development of new management systems to be installed in all prisons, as well as maintenance of existing systems.
 In 2017, the company was contracted to provide maintenance of security and control systems for NIS 335,902.
 During 2016, it had contracts with the IPS in the amount of NIS 11,543,885. These contracts include: An integrated management system in Ofer prison for NIS 663,306. Ofer is an Israeli prison for Palestinian political prisoners, located in the West Bank, near the settlement of&amp;nbsp;Givat Ze&amp;rsquo;ev.
 The prison holds 1,500 Palestinian political prisoners and includes a military court which judges detainees from the West bank on a daily basis. Installing and maintaining an integrated management system, a closed circuit system and a cards&amp;rsquo; reader in Megido prison for NIS 569,639. Megido prison, located within the Green Line, is a detention facility designated for&amp;nbsp;Palestinian political prisoners. Megido prison holds over 1,200 Palestinian political prisoners. The company installed and maintained technological systems in Ketziot prison for NIS 430,019. Ketziot prison is the biggest incarceration facility in Israel and holds some 2,200 Palestinian political prisoners (the entire prison population includes 2,500 prisoners). The Ketziot prison has a military court for administrative detention and many of the prisoners held in Ketziot are under administrative detention. The Ketziot prison also includes the Holot facility and Saharonim prison for foreign immigrants. Installing a collaborating management system in Shata prison for the amount of NIS 318,111. Shata prison (currently Hashita prison) is a maximum security prison for criminal prisoners and for Palestinian political prisoners. In addition, the company installed cameras in Nachshon cells for NIS 128,406. Nachson is a central unit of the IPS for escort of prisoners, a security force and an intervention force of the IPS. The unit facilitates the transportation of prisoners for place to place.
 During 2016, the company also installed a PA systems in Rimonim prison for the amount of NIS 238,330 and performs the maintenance of a collaborating management system in Rimonim prison for NIS 35,336. Rimonim prison (part of Hasharon compound) is mostly a criminal prison but includes a wing for Palestinian political prisoners. In previous years, the company was contracted by the IPS to perform the following activities: Installing and operating the entire security system of the Ketziot Prison, the central control room of the Megido Prison and security services to Damon prison. Damon Prison, also located inside Israel, holds over 500 Palestinian political prisoners and undocumented persons from the occupied West Bank. Some of these prisoners have not been charged yet and some are administrative detainees. The company also installed peripheral defense systems on the walls surrounding the Ofer prison and operates a central control room for the entire Ofer compound.
 In addition, the company also provided the entire security systems and the central control room in Rimonim prison. The company also provided security systems for the Abu Kabir, Kishon (&amp;ldquo;Al-Jalameh&amp;rdquo;) and Jerusalem (&amp;ldquo;Russian Compound&amp;rdquo;) detention and interrogation facilities. Palestinian political prisoners are usually held in detention facilities without legal proceeding for long periods of time.&amp;nbsp;Human rights organizations&amp;nbsp;have collected evidence showing that Palestinian prisoners are regularly subjected to torture in these facilities. Since 2005, the company has been providing IPS with ankle monitors. The ankle monitors are manufactured by the Israeli company Elmo Tech.
 Additional activities of the company
 The company is one of the major security systems provider to the Israeli government, the Israeli Ministry of Defense (IMOD) and the Israeli Air Force, including the IMOD complex (&amp;ldquo;Hakirya&amp;rdquo;) in Tel Aviv. It also provided security systems to the Israeli armored corps base of Nachshonim, which was donated by the US army in accordance with the&amp;nbsp;Wye River Memorandum. The company operates security patrol units which secure oceanic facilities, vehicles and transport routes, buildings and equipment of the security and finance industries. These units, as the company states, are manned by &amp;ldquo;combatants who graduated elite combat units in the Israeli army&amp;rdquo;.
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Technology and Hi-tech</t>
+  </si>
+  <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Gush Etzion Wineries</t>
   </si>
   <si>
     <t>A private Israeli winery based in Gush Etzion settlement in the occupied West Bank.The winery and its vineyards are located in the Gush Etzion settlement block in the occupied West Bank. The winery operates a wine store, a visitor center, a restaurant, and an event garden near the Gush Etzion Junction.&amp;nbsp;The winery has over 800 dunams of vineyards throughout the Gush Etzion area, including around the settlement of Efrat, the Abu Kalab area near the settlement of Rosh Tzurim, and Ramat Arad near the settlement of Har Hevron in the Mount Hebron area.&amp;nbsp;The winery offers tours of the winery and Jeep or ATV tours through vineyards and ancient grape storage towers in Gush Etzion.The winery was inaugurated in 2005, in partnership with Tishbi Estate Winery.&amp;nbsp;The company exports its wine to the USA and Europe.&amp;nbsp;</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...132 lines deleted...]
-</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
@@ -1732,213 +1504,75 @@
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
@@ -2179,80 +1813,51 @@
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Meprolight</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and supplier of Electro-optical and Optical Sights, Self-illuminated Sights for pistols, shotguns and rifles, Night Vision and Thermal Sights and Devices.
 The company provides equipment to the Israeli army and Israeli police.
 In 2015, the company was contracted to provide the Israeli military with tens of thousands of optic equipment.
 In 2016, the company won a tender to supply the Israeli military with thousands of MEPRO MOR reflex sights, a compact, rugged, multi-purpose, multi-activated red dot reflex sight with integrated laser pointers designed for quick and accurate shooting.
 The company also supplied the Israeli military with equipment during Israel&amp;rsquo;s assault on Gaza in 2014.
 In addition, the company&amp;nbsp; provides &amp;quot;Meprolight&amp;quot; devices for the Israeli police. A tender published by the police shows its intention to extend agreement with the company for the provision of equipment from 2020 to 2023.
 An affiliated company, Israel Weapon Industries, a subsidiary of SK, develops, manufactures and markets small arms systems to the Israeli army.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
@@ -2269,121 +1874,103 @@
   <si>
     <t xml:space="preserve">Through its fully owned subsidiary, Meitarim Sun L.P., the company owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.
 Meitarim &amp;nbsp;solar field is a photovoltaic project built on 98,749 square meters of occupied Palestinian land with a 5MW capacity. The electricity generated in the solar field is sold to the Israeli Electricity Company (IEC). In 2022, the Meitarim Solar Field generated NIS 1.9 million profit.
 Meshek Energy operates three additional solar&amp;nbsp; projects in the Naqab, including the Hatzrim Solar Field project with 6MW capacity, Har Odem solar field project with 0.44 MW capacity, and Sde Boker Solar Field project with 5MW capacity. For more on renewable energy projects in the Naqab, see Who Profits reports &amp;quot;Greenwashing the Naqab: The Israeli Industry of Solar Energy&amp;quot; and &amp;quot;Tools of Dispossession in the Naqab: Development and Military Projects&amp;quot;.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
-  </si>
-[...22 lines deleted...]
-</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
     <t>Molitan Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Mor Hasharon Fruit (Sharon Fruit)</t>
   </si>
   <si>
     <t>Israel, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of agricultural produce.
 In 2012, Who Profits documented the presence of the company boxes in a packaging house in Na&amp;rsquo;aran&amp;nbsp;settlement, Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
@@ -2486,50 +2073,53 @@
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
@@ -2662,50 +2252,53 @@
 In 2016, the company was contracted to provide the IPS with communication services and infrastructure for the Shikma Prison and Ohaley Kedar Detention Facility where Palestinian political prisoners are incarcerated.
 In 2015, the company provided infrastructure for cameras in Meggido prison, and communication infrastructure for Ofer Prison. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
@@ -3659,51 +3252,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I174"/>
+  <dimension ref="A1:I173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4306,4342 +3899,4311 @@
       <c r="E22" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>39</v>
+        <v>117</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>127</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>39</v>
+        <v>132</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>133</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>53</v>
+        <v>135</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>90</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>137</v>
+        <v>197</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>91</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>91</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>260</v>
+        <v>53</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>48</v>
+        <v>262</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>262</v>
+        <v>56</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="G67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H67" s="0" t="s">
-        <v>50</v>
+        <v>266</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>262</v>
+        <v>44</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>268</v>
+        <v>34</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>85</v>
+        <v>147</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="H69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I70" s="0"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>33</v>
+        <v>275</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="I71" s="0"/>
+      <c r="I71" s="0" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>277</v>
+        <v>246</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>50</v>
+        <v>266</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>280</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>137</v>
+        <v>197</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>53</v>
+        <v>227</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>195</v>
+        <v>283</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>137</v>
+        <v>203</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>226</v>
+        <v>285</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>285</v>
+        <v>153</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>202</v>
+        <v>246</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>97</v>
+        <v>287</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>287</v>
+        <v>18</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>18</v>
+        <v>291</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H77" s="0"/>
+        <v>294</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>293</v>
+        <v>18</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>214</v>
+        <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>224</v>
+        <v>48</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>299</v>
+        <v>246</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>18</v>
+        <v>301</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>190</v>
+        <v>25</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>48</v>
+        <v>303</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>303</v>
+        <v>18</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>25</v>
+        <v>177</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>305</v>
+        <v>64</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>277</v>
+        <v>28</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I81" s="0"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>306</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>176</v>
+        <v>25</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I82" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>95</v>
+        <v>280</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>56</v>
+        <v>197</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>153</v>
+        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>53</v>
+        <v>135</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>136</v>
+        <v>313</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>137</v>
+        <v>314</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>312</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>129</v>
+        <v>316</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>315</v>
+        <v>64</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>316</v>
+        <v>100</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I85" s="0"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>318</v>
+        <v>18</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>64</v>
+        <v>320</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>100</v>
+        <v>203</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H88" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H88" s="0"/>
+      <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>326</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="I89" s="0"/>
+        <v>246</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>18</v>
+        <v>328</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>25</v>
+        <v>177</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>245</v>
+        <v>56</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>330</v>
+        <v>53</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>176</v>
+        <v>25</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>56</v>
+        <v>333</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>210</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>25</v>
+        <v>335</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>334</v>
+        <v>141</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>335</v>
+        <v>203</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I92" s="0"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>337</v>
+        <v>25</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>202</v>
-[...4 lines deleted...]
-      <c r="I93" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H93" s="0"/>
+      <c r="I93" s="0" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>18</v>
+        <v>340</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>165</v>
+        <v>342</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H94" s="0"/>
+        <v>265</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I94" s="0" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>25</v>
+        <v>233</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>262</v>
+        <v>203</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>202</v>
+        <v>265</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>355</v>
+        <v>303</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>33</v>
+        <v>197</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>356</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>342</v>
+        <v>18</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>358</v>
+        <v>225</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H99" s="0"/>
+      <c r="I99" s="0"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="0" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>224</v>
+        <v>95</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="I100" s="0"/>
+        <v>361</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="I100" s="0" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>95</v>
+        <v>366</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>364</v>
+        <v>14</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>365</v>
+        <v>34</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>210</v>
+        <v>367</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>369</v>
+        <v>179</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>14</v>
+        <v>370</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>370</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>178</v>
+        <v>373</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>373</v>
+        <v>127</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>342</v>
+        <v>291</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>78</v>
+        <v>376</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>137</v>
+        <v>246</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="I104" s="0"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>378</v>
+        <v>78</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>121</v>
+        <v>197</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>268</v>
+        <v>97</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>312</v>
+        <v>114</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>293</v>
+        <v>18</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>294</v>
+        <v>191</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>381</v>
+        <v>72</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="I106" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>72</v>
+        <v>384</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>385</v>
+        <v>25</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>387</v>
+        <v>39</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>388</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>39</v>
+        <v>225</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F110" s="0" t="s">
-        <v>224</v>
+        <v>78</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="0" t="s">
+      <c r="F111" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="F111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>396</v>
+        <v>179</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>57</v>
+        <v>266</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F113" s="0" t="s">
-        <v>178</v>
+        <v>39</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>268</v>
+        <v>97</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114" s="0" t="s">
-        <v>39</v>
+        <v>225</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="C115" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G115" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H115" s="0"/>
       <c r="I115" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>72</v>
+        <v>179</v>
       </c>
       <c r="G116" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I116" s="0" t="s">
         <v>405</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>178</v>
+        <v>408</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I117" s="0"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>411</v>
+        <v>150</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I118" s="0"/>
+        <v>97</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="0" t="s">
-        <v>25</v>
+        <v>413</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>149</v>
+        <v>221</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>222</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I119" s="0"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>415</v>
+        <v>25</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>221</v>
+        <v>28</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I120" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>265</v>
+        <v>196</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>103</v>
+        <v>419</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>53</v>
+        <v>340</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>195</v>
+        <v>39</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>137</v>
+        <v>422</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>421</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>342</v>
+        <v>18</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>427</v>
+        <v>44</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="H125" s="0"/>
       <c r="I125" s="0" t="s">
-        <v>133</v>
+        <v>215</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>265</v>
+        <v>72</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>432</v>
+        <v>44</v>
       </c>
       <c r="H126" s="0"/>
       <c r="I126" s="0" t="s">
-        <v>214</v>
+        <v>147</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D127" s="0"/>
+      <c r="D127" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="E127" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>72</v>
+        <v>435</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="H127" s="0"/>
       <c r="I127" s="0" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>358</v>
+        <v>39</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H128" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>25</v>
+        <v>439</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>39</v>
+        <v>158</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H129" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>40</v>
+        <v>441</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>440</v>
+        <v>25</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H130" s="0"/>
       <c r="I130" s="0" t="s">
-        <v>442</v>
+        <v>154</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>129</v>
+        <v>445</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>25</v>
+        <v>233</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H131" s="0"/>
+        <v>246</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I131" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>446</v>
+        <v>18</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>232</v>
+        <v>19</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>245</v>
+        <v>370</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>45</v>
+        <v>287</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>452</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>373</v>
+        <v>33</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>289</v>
+        <v>50</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>453</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>455</v>
+        <v>18</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>25</v>
+        <v>170</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="H136" s="0"/>
       <c r="I136" s="0" t="s">
-        <v>459</v>
+        <v>85</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>39</v>
+        <v>313</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="H137" s="0"/>
       <c r="I137" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>315</v>
+        <v>465</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H138" s="0"/>
+        <v>466</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>97</v>
+      </c>
       <c r="I138" s="0" t="s">
-        <v>16</v>
+        <v>215</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>466</v>
+        <v>72</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H139" s="0"/>
       <c r="I139" s="0" t="s">
-        <v>214</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>18</v>
+        <v>470</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>72</v>
+        <v>472</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H140" s="0"/>
+        <v>473</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>474</v>
+      </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>473</v>
+        <v>78</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>474</v>
+        <v>100</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>475</v>
+        <v>50</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>477</v>
+        <v>18</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>78</v>
+        <v>342</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>18</v>
+        <v>445</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>25</v>
+        <v>481</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>344</v>
+        <v>435</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>446</v>
+        <v>18</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>482</v>
+        <v>25</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>358</v>
+        <v>48</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="H144" s="0"/>
       <c r="I144" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>18</v>
+        <v>364</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>25</v>
+        <v>481</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="H145" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="I145" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>367</v>
+        <v>135</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>482</v>
+        <v>25</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>95</v>
+        <v>225</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H146" s="0"/>
+      <c r="I146" s="0"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>224</v>
+        <v>55</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>262</v>
+        <v>56</v>
       </c>
       <c r="H147" s="0"/>
-      <c r="I147" s="0"/>
+      <c r="I147" s="0" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>190</v>
+        <v>25</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>72</v>
+        <v>497</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="H150" s="0"/>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>498</v>
+        <v>72</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="H151" s="0"/>
       <c r="I151" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>18</v>
+        <v>316</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H152" s="0"/>
+        <v>222</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I152" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>318</v>
+        <v>340</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>220</v>
+        <v>504</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>221</v>
+        <v>430</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>342</v>
+        <v>53</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>505</v>
+        <v>43</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>432</v>
+        <v>22</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I154" s="0"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>43</v>
+        <v>313</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="I155" s="0"/>
+      <c r="I155" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>315</v>
+        <v>39</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>190</v>
+        <v>25</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>39</v>
+        <v>221</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>220</v>
+        <v>64</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="H158" s="0"/>
       <c r="I158" s="0" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>18</v>
+        <v>517</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="H159" s="0"/>
+        <v>246</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>287</v>
+      </c>
       <c r="I159" s="0" t="s">
-        <v>103</v>
+        <v>211</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>518</v>
+        <v>93</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>95</v>
+        <v>521</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>245</v>
+        <v>44</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>210</v>
+        <v>452</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>522</v>
+        <v>72</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H161" s="0"/>
       <c r="I161" s="0" t="s">
-        <v>453</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>72</v>
+        <v>163</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H162" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I162" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>25</v>
+        <v>292</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>162</v>
+        <v>225</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>34</v>
+        <v>528</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>198</v>
+        <v>364</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>224</v>
+        <v>158</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>245</v>
+        <v>159</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>529</v>
+        <v>287</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>130</v>
+        <v>19</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>158</v>
+        <v>84</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>289</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>19</v>
+        <v>177</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>72</v>
+        <v>163</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>176</v>
+        <v>25</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>162</v>
+        <v>537</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H167" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I167" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>53</v>
+        <v>364</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>538</v>
+        <v>472</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>121</v>
+        <v>473</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>23</v>
+        <v>528</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>473</v>
+        <v>542</v>
       </c>
       <c r="G169" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="H169" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="H169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I169" s="0" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>543</v>
+        <v>64</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I170" s="0"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>18</v>
+        <v>548</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>130</v>
+        <v>81</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I171" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="I171" s="0" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>549</v>
+        <v>18</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>81</v>
+        <v>191</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>64</v>
+        <v>553</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>184</v>
+        <v>34</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="C173" s="0"/>
       <c r="D173" s="0" t="s">
-        <v>190</v>
+        <v>556</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>554</v>
+        <v>95</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>555</v>
+        <v>96</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>34</v>
-[...25 lines deleted...]
-      <c r="H174" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="I174" s="0"/>
+      <c r="I173" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>