--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -234,51 +234,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
@@ -451,50 +451,62 @@
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
@@ -754,53 +766,50 @@
 Holdings in Complicit Companies 
 Through its holdings in other private and public companies, Clal is complicit in the exploitation of occupied natural resources, the development of settlement transportation projects, and settlement construction.
 Enlight - Exploitation of Occupied Natural Resources 
 Clal holds 6.7% in Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan. In 2019, Clal signed financing agreements with Enlight totaling NIS 70 million for financing four solar farm projects. In 2018, Clal signed a financing agreement with Enlight totaling NIS 160 million to establish photovoltaic production facilities.
 Mayer Cars &amp;amp; Trucks Co.
 Clal holds 5.3% in Mayer Cars &amp;amp; Trucks Co., and additional shares through its subsidiary Atudot Pension Fund, the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). The company also provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Kavim Public Transportation 
 Clal holds 5.3% of the shares of Kavim Public Transportation which operates public bus lines to and between settlements in the occupied West Bank.
 Shapir Engineering and Industry
 Clal holds 8.7% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 Clal holds 15% of the shares of the real estate company ICR (formerly Minrav Project). ICR projects include a 500 housing units alongside a 5,000 square meters commercial area in the French Hill neighborhood in occupied East Jerusalem, and residential projects in the settlement of Beitar Ilit in the occupied West Bank and in the settlement neighborhood of Givat Ze&amp;rsquo;ev in occupied East Jerusalem.
 Clal holds 8.66% of the shares of construction and real estate company Z.M.H. Hammerman, which was engaged in settlement construction and holds real estate in the occupied West Bank.
 Clal holds 7.71% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Clal holds 6.66% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Supplying Weapons to the Israeli Military
 Clal holds 4.31% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Holdings in Israeli Banks 
 Clal holds shares in Israeli banks Hapoalim Bank (6.88%), Discount Bank (6.68%) and Leumi Bank (6.66%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli company that specializes in the development and production of electro-optical and precision motion control systems for surveillance, defense and&amp;nbsp;homeland security&amp;nbsp;applications.
 The company was established by four former members of the Israeli Air Force and Israel Aerospace Industries (IAI).
 The company provides its products to the Israeli military, Israeli Police, and the Israeli Ministry of Defense (IMOD), and to companies such as IAI, Elbit Systems and Aeronautics, which integrate the company&amp;#39;s payloads with their UAVs.
 The company is developing surveillance payloads for the Israeli military and has received development grants from Ministry of Defense bodies in Israel and the United States. The payloads include cameras and can be mounted on the head of an observation mast, vehicles, or aircraft.
 Controp&amp;rsquo;s payloads are in regular use by the Israeli military in the occupied West Bank, Gaza, Lebanon, and Sinai, Egypt.
 The company is sponsoring and taking part in the training of the Israeli military Artillery Corps Unit which operates UAVs.
 The company has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. The company&amp;rsquo;s SPIDER system and the SPEED-A product were used by the Israeli military for surveillance along the Separation Wall and around the Gaza strip, also for detection of swimmers in the coast of Gaza. The system is also used for surveillance throughout the Old City in occupied East Jerusalem.
 In 2019, it was published that the Israeli military is expected to replace its old digital communication system with Controp&amp;rsquo;s TD STAMP&amp;nbsp;surveillance turret.
 In 2016, the company provided to the Israeli military the SPEED-LR Payloads, which allow drones to detect the movement of people through mists and fog, and can be operated from drones, ships, and from the ground.
@@ -1012,51 +1021,54 @@
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -1233,51 +1245,51 @@
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
@@ -1419,107 +1431,75 @@
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
@@ -1562,51 +1542,51 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
 The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.
 As previous research by Who Profits has shown, Phoenix and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel&amp;rsquo;s military-industrial complex, both directly and through their holdings in other complicit companies.
 For more on the complicity of Israeli insurance companies and pension funds see Who Profits&amp;rsquo; report: Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.
 Holdings in Complicit Companies 
 Through its holdings in other companies, Phoenix is complicit in the exploitation of occupied natural resources, development of settlement transportation projects and settlement construction, and providing services to the Israeli military and police.
@@ -1799,50 +1779,53 @@
   </si>
   <si>
     <t>Solaredge</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of solar PV inverter systems.
 The company&amp;rsquo;s solar systems have been installed in the Shdemot Mehola and Petza&amp;rsquo;el solar fields, in the settlements of Shdemot Mehola and Petza&amp;rsquo;el in the Jordan Valley, occupied West Bank.
 The Shdemot Mehola solar project was initiated in 2015, taking up approximately 50 dunams of occupied Palestinian land with a capacity of 5 megawatts. According to the CEO of MGA Energy Solutions, the EPC contractor for Shdemot Mehola, the solar systems installed in the project include 15,624 solar panels and 4 inverter rooms with 282 solar inverters manufactured by Solaredge. The inverters enable the individual monitoring and operation of each solar panel.
 The Petza&amp;#39;el solar field generates 630kW of electricity a year.
 The company is a supplier to Israel Prison Service and the Israeli Ministry of Public Security.
 </t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Steconfer</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">A global rail infrastructure specialist, providing railway construction and maintenance services, and overhead line electrification systems worldwide.
 The company is contracted by the Cfir&amp;nbsp; (CAF and Shapir Engineering and Industry ) consortium to provide the trackwork subsystem of the Jerusalem Light Rail, as part of the construction of the new Green Line and the extension of the existing Red Line, as well as the construction of two new maintenance depots and extension of the depot located in the French Hill settlement neighborhood in East Jerusalem. The company will install 125.000 m of rails, 85.000 twin block concrete sleepers and 242 turnouts, in addition to providing concrete. The execution period stretches from 2021 until 2024.
 The Jerusalem Light Rail connects settlements to the western part of the city. For more, read Who Profits update Spanish multinational CAF and Israeli Shapir win tender to expand the Jerusalem light rail.
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
@@ -2408,51 +2391,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I127"/>
+  <dimension ref="A1:I128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3019,3059 +3002,3088 @@
       </c>
       <c r="E21" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>110</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>111</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>125</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="I25" s="0" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="0"/>
+      <c r="H26" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="H28" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>151</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="H30" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>155</v>
-      </c>
-[...5 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>165</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>172</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C36" s="0"/>
+        <v>176</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D36" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C37" s="0"/>
+      <c r="D37" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H39" s="0" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="D40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>197</v>
+        <v>31</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>149</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>202</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="E44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>206</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>161</v>
+        <v>61</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>106</v>
+        <v>209</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>211</v>
+        <v>134</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>122</v>
+        <v>214</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>31</v>
+        <v>157</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>169</v>
+      </c>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>147</v>
+        <v>102</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="H49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" s="0" t="s">
-        <v>23</v>
+        <v>223</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>31</v>
+        <v>206</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>225</v>
+        <v>67</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>229</v>
+        <v>127</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>230</v>
+        <v>112</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>143</v>
+        <v>65</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>130</v>
+        <v>229</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>68</v>
+        <v>98</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>241</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>219</v>
+        <v>68</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>15</v>
+        <v>245</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>34</v>
+        <v>222</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="I58" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>247</v>
+        <v>36</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>251</v>
+        <v>123</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>161</v>
+        <v>234</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>155</v>
+        <v>255</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>68</v>
+        <v>256</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>230</v>
+        <v>165</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>33</v>
+        <v>159</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>68</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>234</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>258</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>259</v>
+        <v>31</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>155</v>
+        <v>33</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="D64" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>225</v>
+        <v>159</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>68</v>
+        <v>265</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>151</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>268</v>
+        <v>229</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>269</v>
+        <v>68</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>272</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>273</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>276</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>277</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>13</v>
+        <v>280</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>283</v>
+        <v>222</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I70" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>285</v>
+        <v>151</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>123</v>
+        <v>287</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>288</v>
+        <v>157</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>115</v>
+        <v>184</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>165</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>108</v>
+        <v>295</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>31</v>
+        <v>296</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>296</v>
+        <v>67</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>165</v>
+        <v>128</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>219</v>
+        <v>68</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>301</v>
+        <v>131</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>197</v>
+        <v>103</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>303</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>150</v>
+        <v>222</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>23</v>
+        <v>165</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>307</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>108</v>
+        <v>309</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>311</v>
+        <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>314</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C80" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="D80" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="0" t="s">
+      <c r="F80" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="I80" s="0" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C81" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F81" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G81" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="G81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H81" s="0" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>323</v>
+        <v>181</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E82" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="F82" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>161</v>
+        <v>245</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>327</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>49</v>
+        <v>325</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>219</v>
+        <v>143</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>23</v>
+        <v>165</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>24</v>
+        <v>209</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>329</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>222</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>157</v>
+        <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>122</v>
+        <v>300</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>283</v>
+        <v>68</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>70</v>
+        <v>144</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>64</v>
+        <v>151</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>74</v>
+        <v>287</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>341</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>202</v>
+        <v>64</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>189</v>
+        <v>74</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I90" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I92" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="H93" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="F93" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>354</v>
+        <v>127</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>236</v>
+        <v>169</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...3 lines deleted...]
-      <c r="E95" s="0" t="s">
+      <c r="F95" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="F95" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H95" s="0"/>
+      <c r="H95" s="0" t="s">
+        <v>240</v>
+      </c>
       <c r="I95" s="0" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="0"/>
+      <c r="E96" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="D96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F96" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="H96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="0" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>172</v>
+        <v>49</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H97" s="0"/>
+        <v>222</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>362</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>143</v>
+        <v>31</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>55</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>272</v>
+        <v>38</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>368</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>13</v>
+        <v>276</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>372</v>
+        <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>373</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>49</v>
+        <v>374</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>111</v>
+        <v>375</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>296</v>
+        <v>49</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>381</v>
+        <v>127</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="0" t="s">
+      <c r="F105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="G105" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H105" s="0" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="0" t="s">
+      <c r="E106" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E106" s="0" t="s">
+      <c r="F106" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="F106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" s="0" t="s">
-        <v>388</v>
+        <v>111</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>296</v>
+        <v>49</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>123</v>
+        <v>391</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>140</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>291</v>
+        <v>151</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>392</v>
+        <v>65</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>393</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>311</v>
+        <v>144</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>31</v>
+        <v>395</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>172</v>
+        <v>255</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="H109" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>169</v>
+      </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>383</v>
+        <v>31</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>31</v>
+        <v>385</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>122</v>
+        <v>184</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="I111" s="0"/>
+        <v>127</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="H112" s="0"/>
-      <c r="I112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I112" s="0"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>272</v>
+        <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>315</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>97</v>
+        <v>276</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>150</v>
+        <v>219</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>407</v>
+        <v>65</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>408</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>202</v>
+        <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>31</v>
+        <v>410</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F116" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G116" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H116" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>412</v>
+        <v>205</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>230</v>
+        <v>23</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>178</v>
+        <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>147</v>
+        <v>415</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>259</v>
+        <v>103</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>122</v>
+        <v>184</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>417</v>
+        <v>151</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>65</v>
+        <v>263</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>131</v>
+        <v>222</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>87</v>
+        <v>245</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>419</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C120" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="0" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>230</v>
+        <v>87</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>55</v>
+        <v>422</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>372</v>
+        <v>134</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>373</v>
+        <v>135</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>426</v>
+        <v>374</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>427</v>
+        <v>375</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>124</v>
+        <v>245</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>430</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I123" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="D124" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="F124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H124" s="0" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I124" s="0"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>407</v>
+        <v>52</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>436</v>
+        <v>280</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>437</v>
+        <v>391</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="C126" s="0"/>
-[...3 lines deleted...]
-      <c r="E126" s="0" t="s">
+      <c r="F126" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="F126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G126" s="0" t="s">
-        <v>145</v>
+        <v>440</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I126" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="C127" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C127" s="0"/>
+      <c r="D127" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I127" s="0"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="0">
+        <v>127</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D127" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E127" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I127" s="0" t="s">
+      <c r="E128" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I128" s="0" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>