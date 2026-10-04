--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -373,89 +373,50 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli grower, marketer and exporter of fruit and vegetables.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
-  </si>
-[...37 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -465,50 +426,53 @@
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
@@ -562,50 +526,53 @@
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>BriefCam</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
@@ -720,94 +687,54 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t xml:space="preserve">Supplier of new and used&amp;nbsp;military equipment, including arms, ammunition, weapon spare parts, personal equipment,&amp;nbsp;armored vehicles and aircrafts.&amp;nbsp;The company sells weapons and armored vehicles from the Israeli&amp;nbsp;military.
 The company also sells &amp;quot;non-lethal&amp;quot; weapons, and operates as the exclusive provider of Taser in Israel.
 The company is located in the industrial zone of Mishor Adumim, which is a settlement in the occupied West Bank.
 The company is an authorized supplier and exporter of the Israeli Ministry of Defense, the Israeli Ministry of Internal Affairs, the Israeli army, Israel Police and the&amp;nbsp;Israeli Prisons Service.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli company that specializes in the development and production of electro-optical and precision motion control systems for surveillance, defense and&amp;nbsp;homeland security&amp;nbsp;applications.
 The company was established by four former members of the Israeli Air Force and Israel Aerospace Industries (IAI).
 The company provides its products to the Israeli military, Israeli Police, and the Israeli Ministry of Defense (IMOD), and to companies such as IAI, Elbit Systems and Aeronautics, which integrate the company&amp;#39;s payloads with their UAVs.
 The company is developing surveillance payloads for the Israeli military and has received development grants from Ministry of Defense bodies in Israel and the United States. The payloads include cameras and can be mounted on the head of an observation mast, vehicles, or aircraft.
 Controp&amp;rsquo;s payloads are in regular use by the Israeli military in the occupied West Bank, Gaza, Lebanon, and Sinai, Egypt.
 The company is sponsoring and taking part in the training of the Israeli military Artillery Corps Unit which operates UAVs.
 The company has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. The company&amp;rsquo;s SPIDER system and the SPEED-A product were used by the Israeli military for surveillance along the Separation Wall and around the Gaza strip, also for detection of swimmers in the coast of Gaza. The system is also used for surveillance throughout the Old City in occupied East Jerusalem.
@@ -943,120 +870,94 @@
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
@@ -1133,60 +1034,66 @@
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Heavy Machinery</t>
   </si>
   <si>
@@ -1314,50 +1221,56 @@
 </t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
@@ -1559,91 +1472,50 @@
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial </t>
-[...39 lines deleted...]
-  <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
@@ -1676,50 +1548,53 @@
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
 </t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
@@ -1924,140 +1799,108 @@
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Zoko Enterprises </t>
@@ -2391,51 +2234,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I128"/>
+  <dimension ref="A1:I126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2949,1890 +2792,1892 @@
       <c r="E19" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>106</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>65</v>
+        <v>127</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="0"/>
+      <c r="H27" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>142</v>
+        <v>49</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>49</v>
+        <v>149</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>55</v>
+        <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>65</v>
+        <v>153</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>155</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>115</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>161</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>161</v>
+        <v>64</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>164</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>165</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>169</v>
+        <v>61</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="C36" s="0"/>
       <c r="D36" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H36" s="0"/>
+      <c r="I36" s="0" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C37" s="0"/>
+      <c r="C37" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="D37" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>68</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I37" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>151</v>
+        <v>83</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F38" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>188</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>191</v>
+        <v>97</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>154</v>
+        <v>34</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>31</v>
+        <v>196</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>49</v>
+        <v>155</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>159</v>
+        <v>204</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>205</v>
+        <v>64</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>61</v>
+        <v>161</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>209</v>
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="0" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>214</v>
+        <v>121</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="0" t="s">
+      <c r="H49" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>65</v>
+        <v>202</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>159</v>
+        <v>67</v>
       </c>
       <c r="G50" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I50" s="0" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>74</v>
+        <v>122</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="F52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="G52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>112</v>
+        <v>230</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>233</v>
+        <v>98</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>235</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>68</v>
+        <v>215</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I56" s="0" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" s="0" t="s">
-        <v>245</v>
+        <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>222</v>
+        <v>34</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="0" t="s">
-        <v>31</v>
+        <v>249</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>34</v>
+        <v>244</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="I59" s="0"/>
+        <v>230</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>251</v>
+        <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>123</v>
+        <v>253</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>234</v>
+        <v>161</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>255</v>
+        <v>155</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>256</v>
+        <v>68</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>165</v>
+        <v>230</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>260</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>31</v>
+        <v>261</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H63" s="0"/>
+        <v>263</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>263</v>
+        <v>65</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>265</v>
+        <v>68</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>209</v>
+        <v>151</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>229</v>
+        <v>270</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>68</v>
+        <v>271</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>270</v>
+        <v>133</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>280</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I68" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>34</v>
+        <v>244</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>13</v>
+        <v>155</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>222</v>
+        <v>285</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I70" s="0"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>287</v>
+        <v>122</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I71" s="0"/>
+        <v>131</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>289</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>292</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>293</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>300</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>303</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>307</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>309</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>311</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>87</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>314</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>320</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>322</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>325</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>327</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>325</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>329</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F85" s="0" t="s">
@@ -4861,1229 +4706,1171 @@
       </c>
       <c r="E86" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>300</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>341</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>342</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>172</v>
+        <v>33</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>116</v>
+        <v>215</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>348</v>
+        <v>111</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>351</v>
+        <v>165</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E94" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="F94" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" s="0" t="s">
-        <v>169</v>
+        <v>236</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C96" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="0"/>
+      <c r="D96" s="0" t="s">
+        <v>196</v>
+      </c>
       <c r="E96" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="H96" s="0"/>
+        <v>244</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="I96" s="0" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="D97" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="0" t="s">
+      <c r="F97" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H97" s="0"/>
+      <c r="I97" s="0" t="s">
         <v>361</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>127</v>
+        <v>364</v>
       </c>
       <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>364</v>
+        <v>55</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>38</v>
+        <v>274</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>368</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>276</v>
+        <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>10</v>
+        <v>370</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>11</v>
+        <v>249</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="H101" s="0"/>
+        <v>373</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I101" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>374</v>
+        <v>49</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>375</v>
+        <v>105</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>377</v>
+        <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>49</v>
+        <v>300</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>300</v>
+        <v>253</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>127</v>
+        <v>381</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>64</v>
+        <v>357</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>31</v>
+        <v>383</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>255</v>
+        <v>385</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>383</v>
+        <v>105</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>360</v>
+        <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>387</v>
+        <v>49</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>111</v>
+        <v>389</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>389</v>
+        <v>65</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>49</v>
+        <v>300</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>391</v>
+        <v>122</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>151</v>
+        <v>295</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>65</v>
+        <v>393</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>300</v>
+        <v>253</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>144</v>
+        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>395</v>
+        <v>31</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>396</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>255</v>
+        <v>171</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="H109" s="0"/>
       <c r="I109" s="0" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>31</v>
+        <v>383</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="H110" s="0"/>
+        <v>122</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I110" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>295</v>
+        <v>133</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>385</v>
+        <v>31</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>184</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H111" s="0"/>
+      <c r="I111" s="0"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>68</v>
+        <v>215</v>
       </c>
       <c r="H112" s="0"/>
-      <c r="I112" s="0"/>
+      <c r="I112" s="0" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="H113" s="0"/>
+        <v>215</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="0" t="s">
-        <v>315</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>276</v>
+        <v>97</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>219</v>
+        <v>150</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>151</v>
+        <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>65</v>
+        <v>408</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>410</v>
+        <v>31</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>411</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>38</v>
+        <v>187</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>188</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>205</v>
+        <v>413</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>31</v>
+        <v>249</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>103</v>
+        <v>261</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>184</v>
+        <v>121</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>151</v>
+        <v>419</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>263</v>
+        <v>65</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>245</v>
+        <v>87</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>421</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>420</v>
+        <v>295</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>87</v>
+        <v>230</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>422</v>
+        <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>134</v>
+        <v>372</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>135</v>
+        <v>373</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>374</v>
+        <v>428</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>375</v>
+        <v>429</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>245</v>
+        <v>123</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>318</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>429</v>
+        <v>278</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I123" s="0"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>103</v>
+        <v>408</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>280</v>
+        <v>435</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I124" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="C125" s="0"/>
       <c r="D125" s="0" t="s">
-        <v>52</v>
+        <v>202</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>280</v>
+        <v>180</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>391</v>
+        <v>145</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I125" s="0"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>410</v>
+        <v>31</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>439</v>
+        <v>300</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>15</v>
+        <v>236</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>24</v>
-[...52 lines deleted...]
-      <c r="I128" s="0" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>