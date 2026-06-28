--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -506,50 +506,59 @@
 </t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
@@ -816,53 +825,50 @@
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
-  </si>
-[...1 lines deleted...]
-    <t>Italy</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
@@ -1584,51 +1590,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2197,1297 +2203,1326 @@
       </c>
       <c r="E21" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="I24" s="0" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>56</v>
+        <v>121</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="I28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="H29" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>158</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>159</v>
+        <v>125</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>160</v>
+        <v>47</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="G36" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I36" s="0" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I37" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>184</v>
+        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="G42" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I42" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>190</v>
+        <v>117</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" s="0" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="D46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>198</v>
+        <v>39</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>202</v>
+        <v>47</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F48" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="G48" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I48" s="0" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C49" s="0" t="s">
+      <c r="H49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D49" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I49" s="0" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H50" s="0"/>
+      <c r="H50" s="0" t="s">
+        <v>143</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>213</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C51" s="0" t="s">
+      <c r="F51" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H51" s="0"/>
+      <c r="I51" s="0" t="s">
         <v>215</v>
-      </c>
-[...16 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="D53" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>226</v>
+        <v>39</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>170</v>
+        <v>56</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>26</v>
+        <v>200</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>56</v>
+        <v>172</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>43</v>
+        <v>226</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>35</v>
+        <v>163</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>117</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>143</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>170</v>
+        <v>56</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>237</v>
+        <v>140</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>245</v>
+        <v>53</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>246</v>
+        <v>143</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="H62" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I62" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>176</v>
+        <v>219</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I63" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="F64" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="D64" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C65" s="0"/>
-      <c r="D65" s="0" t="s">
+      <c r="F65" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E65" s="0" t="s">
+      <c r="H65" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="0">
+        <v>65</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="F65" s="0" t="s">
+      <c r="C66" s="0"/>
+      <c r="D66" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="F66" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="G65" s="0" t="s">
+      <c r="G66" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H65" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I65" s="0"/>
+      <c r="H66" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>