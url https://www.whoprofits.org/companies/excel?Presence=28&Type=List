--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -567,51 +567,60 @@
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
@@ -856,88 +865,82 @@
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
@@ -1238,53 +1241,50 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">WSP Global Inc. is a Canadian engineering and professional services firm providing strategic advisory, engineering and design services to transportation, infrastructure, environment, building, power, energy, water, and resource sectors.
 The Jerusalem Light Rail
 WSP is the manager of the monitoring project of the Jerusalem Light Rail (JLR) lines.&amp;nbsp;
 The company provides consulting and control services for the Jerusalem Transportation Master Plan team, which is responsible for the planning and development of the JLR.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 WSP is the monitoring company to monitor the progress and quality of the construction of the &amp;ldquo;J-Net&amp;rdquo; project for the extension of the Red Line and the development of the Green Line of the Jerusalem Light Rail. WSP provides integral services such as examination and approval of designs, monitoring quality and progress on behalf of the State, and ensuring the project is completed to specification.
 In May 2024, the company published a job ad for a quality engineer for the JLR project. According to the ad, the position includes provision of quality management, engineering design control, quality checks, reporting, preparation of procedures, following up on quality management plans, and other services.
 In 2023 and 2022, the company provided engineering services, controllers team management, design control, inspection, quality engineering and schedules management for the JLR project.
 For more on the Jerusalem Light Rail see: Developments in the expansion of the JLR network: The J-Net project.
 The Tel Aviv Jerusalem Fast Train (A1)
 WSP provided services for the Tel Aviv-Jerusalem Fast Train (A1) electrification as part of Israel Railway&amp;rsquo;s electrification project. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively at Israelis.
 In 2018, WSP performed measurements for the A1 project and participated in a test drive of the measurements wagon.
 In 2014, WSP Global completed the acquisition of Parsons Brinckerhoff, which provided technical advisory for the Tel Aviv-Jerusalem Fast Train (A1) project on electrification, comparison of different route options, tunneling and grades. Since 2016, WSP-Parsons Brinckerhoff&amp;rsquo;s Israeli team has been responsible for the electrification of the A1 project, after it was selected in 2015 to manage Israel Railway&amp;rsquo;s electrification project, a NIS 12 billion project for the electrification of 420 km of track, 13 passenger lines, and construction of 14 railway stations, including for the A1 train. The project included the construction of an overhead transmission system, implementation of a Command and Control system and conversion of the railway garages and complexes operation for electricity.
 For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2291,1236 +2291,1236 @@
       </c>
       <c r="F24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>118</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>19</v>
+        <v>124</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>186</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>118</v>
       </c>
       <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>65</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="s">
-        <v>260</v>
+        <v>122</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I66" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>