--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1209,79 +1209,50 @@
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1590,51 +1561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3433,96 +3404,67 @@
       </c>
       <c r="D64" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>254</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="C65" s="0"/>
+      <c r="D65" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="D65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>259</v>
+        <v>27</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>107</v>
-[...25 lines deleted...]
-      <c r="H66" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="I66" s="0"/>
+      <c r="I65" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>