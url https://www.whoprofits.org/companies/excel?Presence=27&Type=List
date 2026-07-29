--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -557,54 +557,57 @@
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -979,99 +982,93 @@
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Waste Management</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
 </t>
   </si>
   <si>
     <t>Roche Bobois</t>
@@ -2387,553 +2384,553 @@
       </c>
       <c r="F24" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>93</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>205</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H43" s="0" t="s">
@@ -2997,636 +2994,636 @@
       </c>
       <c r="I45" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>218</v>
+        <v>142</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="H47" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C49" s="0" t="s">
+      <c r="D49" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="E49" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="F51" s="0" t="s">
+      <c r="G51" s="0" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>93</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="0" t="s">
+      <c r="E54" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>214</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="0" t="s">
+      <c r="E56" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>116</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F64" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="G64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E65" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G65" s="0" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C66" s="0" t="s">
+      <c r="D66" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>120</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I67" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>