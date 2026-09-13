--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -235,89 +235,50 @@
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
-  </si>
-[...37 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -341,50 +302,53 @@
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
@@ -513,50 +477,53 @@
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
@@ -635,155 +602,50 @@
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
-  </si>
-[...103 lines deleted...]
-    <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
@@ -930,50 +792,53 @@
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
@@ -1073,50 +938,53 @@
   <si>
     <t>Roche Bobois</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French furniture manufacturer. The group operates in 55 countries and has a network of 337 owned stores and franchises. The company operates two brands: Roche Bobois and Cuir Center.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
 The company is the concessionaire for the operation of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. In 2018, the Group was contracted by the IMOD for the financing, planning, construction, operation and maintenance of the military technological ICT campus for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab.
 In 2020, the Group won a tender from the Israeli Ministry of Defense (IMOD), for the financing, planning, development, operation and maintenance of the Israeli military Intelligence campus &amp;ldquo;Kiryat Hamodi&amp;rsquo;in&amp;rdquo; in the Naqab for 26 years. The agreement for the establishment of the project, at an estimated cost of NIS 11 billion, was signed in July 2021. The Campus will be located near Likit junction, between Omer Industrial Park and Palestinian Bedouin village of Lakiya. The campus will spread over 2,500,000 m2, and will host the military&amp;rsquo;s Intelligence operations and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division. The population of the campus is expected to be completed in 2028. In December 2022, the company received an approval for starting the construction works.
 In 2019, The Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of an above ground and underwater technological wall armed with sensors around the besieged Gaza.
 In 2018, the Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of Emanuel military base in the Naqab worth NIS 200 million.
 Energy Projects
 Energy Projects in the Occupied Syrian Golan
 As part of the government&amp;#39;s decision to increase the target for electricity production from renewable energies, in January 2022, the Ministry of Energy and the Ministry of Agriculture and Rural Development launched a pilot program to examine the construction of dual-use facilities for the production of solar electricity on active agricultural lands in a total area of 1,800 dunams, including in the West Bank and the Syrian Golan. between January 2022 and March 2023, the construction of 29 pilot facilities on agricultural land in 16 settlements in the Golan was approved. These facilities take up a total of 349.1 dunams and have the total capacity of 23.67 MW. Shikun Binui was granted 7 facilities on 74 dunam of land in the settlements of Mitzar, Eliad and Ramot.
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
@@ -1296,79 +1164,50 @@
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1677,51 +1516,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:I64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1953,1688 +1792,1603 @@
       </c>
       <c r="F9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="H10" s="0"/>
+      <c r="H10" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I10" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>39</v>
+        <v>96</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>113</v>
+        <v>39</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H22" s="0" t="s">
         <v>130</v>
       </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>135</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>137</v>
+        <v>41</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>138</v>
       </c>
       <c r="H24" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>113</v>
+        <v>39</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>50</v>
+        <v>144</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>154</v>
+        <v>39</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>156</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>166</v>
+        <v>42</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="E32" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>148</v>
+        <v>88</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="E34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>125</v>
+        <v>49</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>88</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>101</v>
+        <v>185</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="G38" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="0" t="s">
-        <v>65</v>
+        <v>185</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>184</v>
+        <v>48</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>194</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>135</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>74</v>
+        <v>156</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>197</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>199</v>
+        <v>84</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>65</v>
+        <v>122</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>201</v>
+        <v>134</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>202</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>138</v>
+        <v>42</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>208</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>138</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>212</v>
+        <v>84</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E45" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="F45" s="0" t="s">
+      <c r="H45" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="G45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I45" s="0" t="s">
-        <v>215</v>
+        <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="0"/>
+      <c r="E46" s="0" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="0" t="s">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>220</v>
+        <v>134</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>221</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D48" s="0"/>
+      <c r="D48" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="E48" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C49" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="E49" s="0" t="s">
+      <c r="G49" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>122</v>
+        <v>236</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>133</v>
+        <v>238</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>237</v>
+        <v>84</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>240</v>
+        <v>111</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>56</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>244</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>89</v>
+        <v>181</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>39</v>
+        <v>236</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>214</v>
+        <v>48</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>215</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>189</v>
+        <v>127</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="0" t="s">
-        <v>250</v>
+        <v>124</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H56" s="0"/>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G57" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>129</v>
+        <v>61</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="I58" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="0" t="s">
-        <v>19</v>
+        <v>185</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>257</v>
+        <v>48</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>134</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>144</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>36</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>56</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>261</v>
+        <v>181</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>65</v>
+        <v>185</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>138</v>
+        <v>74</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="0" t="s">
-        <v>79</v>
+        <v>233</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>80</v>
+        <v>234</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>266</v>
+        <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I63" s="0"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C64" s="0"/>
+      <c r="D64" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>239</v>
+        <v>48</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>240</v>
+        <v>49</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>160</v>
-[...81 lines deleted...]
-      <c r="H67" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I67" s="0"/>
+      <c r="I64" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>