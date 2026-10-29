--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Afimilk Agricultural Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Develops, manufactures and markets computerized systems for dairy farms and herd management.
 In 2008, the company erected a large milking factory in Susya, an Israeli settlement in the occupied West Bank, and supplied the dairy with an automated system for herd management.
 In 2013, the company&amp;#39;s logo was documented on a structure in the Meshek Guri dairy farm. The farm is situated in the Israeli settlement of Tomer in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
@@ -285,203 +285,183 @@
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
+  </si>
+  <si>
+    <t>BME</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caterpillar </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>CNH Industrial</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>$15B-$25B</t>
-  </si>
-[...67 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
@@ -498,95 +478,87 @@
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -692,135 +664,50 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
   </si>
   <si>
@@ -856,80 +743,80 @@
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Waste Management</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Recanati Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery.
 The winery sources from vineyards located in the settlement of Kidmat Zvi in the occupied Syrian Golan.
 Recanati Winery also sources Marawi grapes from a Palestinian grapes grower in Bethlehem in the West Bank. According to the company, the grower was found through a researcher at Ariel University, a settlement university located in the occupied West Bank, who is also employed as winemaker at the settlement boutique winery Gvaot Winery.
 Recanati Winery takes pride in being &amp;ldquo;the first winery to restore the ancient Marawi variety to wine glasses in Israel and the world.&amp;rdquo; At present, the Winery is working to replicate the variety in the Upper Galilee region within the Green Line.
@@ -946,88 +833,57 @@
   </si>
   <si>
     <t xml:space="preserve">A French furniture manufacturer. The group operates in 55 countries and has a network of 337 owned stores and franchises. The company operates two brands: Roche Bobois and Cuir Center.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
 </t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
@@ -1102,94 +958,72 @@
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a private Israeli company that specializes in the planning, engineering, management and execution of projects in fields such as security, cyber security, infrastructures &amp;amp; technologies, consulting &amp;amp; research, software, instruction, operation &amp;amp; infrastructures.
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
 In 2015, the company implemented its &amp;quot;safe city&amp;quot; project in occupied East Jerusalem for Israel Police. Its involvement included defining the technological solutions for police requirements in East Jerusalem and linking all sites to the region&amp;#39;s main control center.
 The company has implemented a similar project in the Seam Zone, the area of the occupied West Bank annexed by the Wall, and around the Gaza strip. The &amp;quot;safe city&amp;quot; projects includes &amp;quot;stationary, mobile, passive and active sensors, permanently installed throughout the municipal territory or installed on mobile platforms or deployed according to a specific need for the purpose of collecting current, real-time information at specific sites and regarding specific activities.&amp;quot;
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
-    <t>ThyssenKrupp AG</t>
-[...18 lines deleted...]
-</t>
+    <t xml:space="preserve">Thyssenkrupp </t>
+  </si>
+  <si>
+    <t>Thyssenkrupp AG is an international industrial and technology group active in the fields of Automotive Technology, Decarbon Technologies, Materials Services, Steel Europe, and Marine Systems.&amp;nbsp;Thyssenkrupp is the key supplier of submarines and warships to the Israeli Navy and works closely with the Israeli defense establishment. The company provided the Israeli Navy with the Sa’ar 6 warships, which took part in attacks on Gaza during the genocide.&amp;nbsp;Thyssenkrupp collaborates closely with the Israeli Ministry of Economy and Industry on reciprocal procurement and works directly and indirectly with Israeli defense companies.ThyssenKrupp's maritime defense segment, Thyssenkrupp Marine Systems (TKMS) shipyard in Germany, serves as a major supplier of submarines and ships to Israel and has been working closely with the Israeli Ministry of Defense (IMOD), the Israeli military, and the defense industries for decades. The company has provided warships and submarines to the Israeli Navy since the 1990s, and the Navy's submarine fleet is completely dependent on the company.&amp;nbsp;In October 2025, Thyssenkrupp AG completed the spin-off of TKMS into an independent, publicly traded company (FWB: TKMS), in which Thyssenkrupp remains the controlling shareholder with a 51% stake.Warships for the Israeli Navy&amp;nbsp;ThyssenKrupp is the supplier of the Israeli Navy's Sa’ar 6 warships, which have participated in attacks and assassinations in Gaza since the beginning of the genocide.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with four "Saar 6" ships in its fleet, the INS “Magen”, INS “Oz”, INS “Independence” and INS “Victory”, which were built according to the Navy's design and requirements and later equipped with Israeli-made systems.During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces.&amp;nbsp;On 14 October 2023, amid the Israeli invasion of Gaza, the Israeli military carried out the first-ever operational attack by the Sa’ar 6 ships. The two Sa'ar 6 ships, INS Magen and INS Oz, carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships.&amp;nbsp;In 2015, the company was contracted by the IMOD to supply four Sa’ar 6-class warship corvettes for the Israeli Navy at an estimated cost of EUR 430 million, of which EUR 115 million was funded by the German government.&amp;nbsp;The ships are equipped with a 76mm OTO Melara Super Rapid cannon manufactured by Leonardo, electronic warfare suites provided by Elbit Systems, Boeing Harpoon anti-ship missiles, and additional missiles and weapon systems manufactured by Israeli state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems.&amp;nbsp;The Sa’ar 6 ships are deployed in the maritime space and are also responsible for protecting Israel's gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.&amp;nbsp;Submarines for the Israeli Navy&amp;nbsp;ThyssenKrupp is the manufacturer of the Israeli Navy's Dakar and Dolphin submarines, which were designed exclusively in accordance with the operational experience and unique requirements of the Israeli Navy.&amp;nbsp;Dakar-Class SubmarinesIn 2022, ThyssenKrupp signed an agreement with the Israeli Ministry of Defense to build three advanced operational Dakar series submarines for the Israeli Navy for EUR 3 billion.&amp;nbsp;Part of the cost was financed by the German government under an agreement signed between the two countries in 2017. The agreement also included the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.&amp;nbsp;The production of the submarines began at the end of 2024, and they are scheduled to be delivered starting in 2031, every year and a half.&amp;nbsp;The agreement included a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation, according to which Thyssenkrupp would make over EUR 850 million (USD 916.8 million) in purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;INS Drakon&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;In August 2026, TKMS Shipyards delivered the Dolphin-II&amp;nbsp;series "Drakon" submarine to the Israeli Navy.&amp;nbsp;The INS “Drakon” (Dragon in Hebrew) is the sixth submarine purchased from ThyssenKrupp for the Navy and is considered the most advanced that the Navy has ever possessed. Its estimated cost is approximately EUR 550 million (approximately USD 634 million), with a third of the cost financed by the German government. It is the largest submarine built in Germany since World War II.&amp;nbsp;In November 2024, the completion of the construction of the Drakon was marked at a ceremony in Germany. The ceremony also marked the construction of the Israeli military’s future Dakar submarines, which are scheduled to be delivered to Israel at the beginning of the next decade.&amp;nbsp;The submarine is more than 70 meters long and can carry weapons and intelligence systems as well as equipment for commando units. The submarine's standard armament system includes ten torpedo tubes in the bow, some of which allow the launch of special equipment, unmanned patrol vehicles or equipment for divers.&amp;nbsp;According to reports, the submarine has an enlarged command bridge and an elongated hull, which can suggest it was designed to accommodate a vertical launch system for missiles, along with the possibility of carrying cruise missiles or ballistic missiles. In addition, the submarine can reportedly also carry "Popeye" nuclear cruise missiles manufactured by Rafael Advanced Defense Systems, the German-made 4A2DM missiles, and US-made Harpoon anti-ship missiles. According to the IMOD, the submarine contains unique systems and technologies that expand the Israeli military's operational capabilities.&amp;nbsp;Dolphin-Class SubmarinesThyssenKrupp has supplied the Israeli Navy with the Dolphin-class submarines, a series of diesel submarines that constitute the bulk of the Navy's submarine fleet, and the Dolphin-class AIP submarines, which are equipped with an air-independent propulsion (AIP) system that allows them to stay underwater for long periods.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with the INS “Rahav” and INS “Tanin” Dolphin AIP-class submarines, delivered in 2016 and 2014, respectively, and the AH “Dolphin”, AH “Leviathan” and AH “Tkuma” Dolphin-class submarines, delivered in 1999-2000.&amp;nbsp;Collaborations with Israeli Defense Establishment&amp;nbsp;In February 2026, TKMS and Elbit Systems, in collaboration with the Israeli Ministry of Defense, inaugurated a new production facility in Israel for the production of underwater structural components for submarines, aimed at strengthening Israel’s ability to independently manufacture underwater components.&amp;nbsp;In February 2026, ThyssenKrupp and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI) delivered an unmanned submarine named "BlueWhale" to the German Navy that was developed as part of a joint project of the companies.In 2023, Thyssenkrupp launched an innovation center in Israel together with the Israeli company Impact Labs, which aims to promote the transfer of essential knowledge in industrial 3D metal printing. The innovation center works closely with the Ministry of Defense's Directorate of Defense Research &amp;amp; Development on technological developments. &amp;nbsp;In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Ministry of Economy and Industry totaling more than USD 323.7 million. The agreement included cooperation between Israeli companies on ThyssenKrupp projects around the world, and the execution of joint projects that include the transfer of new knowledge to Israel, especially in the fields of marine technology.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
@@ -1516,51 +1350,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1949,167 +1783,167 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G20" s="0" t="s">
@@ -2182,1213 +2016,1184 @@
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>135</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>130</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>96</v>
+        <v>180</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>179</v>
+        <v>41</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>181</v>
+        <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>41</v>
+        <v>177</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>64</v>
+        <v>190</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>68</v>
+        <v>135</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>185</v>
+        <v>39</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>48</v>
+        <v>196</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>198</v>
+        <v>81</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>42</v>
+        <v>199</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>25</v>
+        <v>204</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>88</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>207</v>
+        <v>124</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>35</v>
+        <v>212</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>195</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D46" s="0"/>
+        <v>216</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>217</v>
+      </c>
       <c r="E46" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>199</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>218</v>
+        <v>25</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>225</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>19</v>
+        <v>117</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>226</v>
+        <v>129</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>227</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>25</v>
+        <v>229</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>117</v>
+        <v>183</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>129</v>
+        <v>231</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>232</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>88</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>234</v>
+        <v>67</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>218</v>
+        <v>84</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>236</v>
+        <v>39</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>84</v>
+        <v>179</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>39</v>
+        <v>240</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>207</v>
+        <v>242</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>244</v>
+        <v>48</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>190</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>236</v>
+        <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H55" s="0"/>
+      <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>124</v>
+        <v>249</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="H56" s="0"/>
-      <c r="I56" s="0"/>
+      <c r="I56" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>251</v>
+        <v>61</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>87</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>84</v>
+        <v>229</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>87</v>
+        <v>254</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>56</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>185</v>
+        <v>39</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>134</v>
+        <v>74</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>195</v>
+        <v>76</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>258</v>
+        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>50</v>
+        <v>145</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>260</v>
+        <v>82</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>73</v>
+        <v>231</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>74</v>
+        <v>232</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" s="0" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I62" s="0"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C63" s="0"/>
       <c r="D63" s="0" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>267</v>
+        <v>49</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I63" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I64" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>