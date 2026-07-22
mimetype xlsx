--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -429,59 +429,50 @@
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
-  </si>
-[...7 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -843,51 +834,51 @@
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
@@ -1380,51 +1371,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1906,1069 +1897,1040 @@
       </c>
       <c r="E18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>133</v>
+        <v>104</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I25" s="0"/>
+        <v>115</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>61</v>
+        <v>143</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>146</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>147</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>149</v>
+        <v>58</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>106</v>
+        <v>166</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>168</v>
+        <v>20</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>173</v>
+        <v>58</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>43</v>
+        <v>180</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>181</v>
+        <v>58</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>188</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>106</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>136</v>
+        <v>44</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>32</v>
+        <v>197</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H43" s="0" t="s">
         <v>202</v>
       </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>61</v>
+        <v>204</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>38</v>
+        <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>207</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>136</v>
+        <v>209</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>209</v>
+        <v>40</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>212</v>
+        <v>44</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>214</v>
+        <v>75</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>185</v>
+        <v>27</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>76</v>
+        <v>219</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>222</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>33</v>
+        <v>207</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>136</v>
+        <v>69</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I52" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="C53" s="0"/>
+      <c r="D53" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>160</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>91</v>
-[...25 lines deleted...]
-      <c r="H54" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="I54" s="0"/>
+      <c r="I53" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>