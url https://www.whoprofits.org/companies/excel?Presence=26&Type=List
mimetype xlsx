--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -996,73 +996,50 @@
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1371,51 +1348,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2841,96 +2818,67 @@
       </c>
       <c r="D51" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>226</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="C52" s="0"/>
+      <c r="D52" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>157</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>211</v>
+        <v>21</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>91</v>
-[...25 lines deleted...]
-      <c r="H53" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="I53" s="0"/>
+      <c r="I52" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>