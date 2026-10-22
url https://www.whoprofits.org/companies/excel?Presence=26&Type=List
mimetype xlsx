--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
@@ -129,65 +129,60 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
@@ -345,241 +340,200 @@
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
-    <t>Ford Motor Company</t>
-[...24 lines deleted...]
-  <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$100B-$250B</t>
+  </si>
+  <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Hitachi</t>
@@ -618,138 +572,50 @@
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...86 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
@@ -962,66 +828,57 @@
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
@@ -1348,51 +1205,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1760,1125 +1617,1038 @@
       </c>
       <c r="E14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="H17" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>74</v>
+        <v>105</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>61</v>
+        <v>122</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I24" s="0"/>
+        <v>107</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>58</v>
+        <v>141</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>61</v>
+        <v>144</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>58</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>143</v>
+        <v>95</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>152</v>
+        <v>62</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>98</v>
+        <v>159</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>157</v>
+        <v>20</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>161</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>48</v>
+        <v>119</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>106</v>
+        <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>163</v>
+        <v>43</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>165</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>166</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>20</v>
+        <v>173</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>170</v>
+        <v>58</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>174</v>
+        <v>92</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>174</v>
+        <v>92</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>180</v>
+        <v>78</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>182</v>
+        <v>64</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>185</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>82</v>
+        <v>190</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>190</v>
+        <v>38</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>64</v>
+        <v>188</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="I40" s="0"/>
+        <v>193</v>
+      </c>
+      <c r="H40" s="0"/>
+      <c r="I40" s="0" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>32</v>
+        <v>197</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>197</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>75</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>93</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>204</v>
+        <v>43</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>206</v>
+        <v>27</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>207</v>
+        <v>47</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>211</v>
+        <v>33</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>182</v>
+        <v>32</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>47</v>
+        <v>198</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H48" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="C49" s="0"/>
       <c r="D49" s="0" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>115</v>
-[...81 lines deleted...]
-      <c r="H52" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="I52" s="0"/>
+      <c r="I49" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>