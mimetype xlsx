--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -183,51 +183,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -751,54 +751,60 @@
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -1086,75 +1092,90 @@
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Menora Mivtachim Holdings </t>
+  </si>
+  <si>
+    <t>TASE, Public</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t>China</t>
   </si>
@@ -1200,54 +1221,51 @@
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
@@ -1412,54 +1430,54 @@
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Super Pharm (Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli drug store chain.
 The company operates branches in the settlement of Maaleh Adumim in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Ramot, Gilo and Har Homa in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Supergum Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Establihsed in 1956, Supergum Manufacturere of Rubber &amp;amp; Plastic products, specializes in rubber, sealing and chemical, biological, radiological and nuclear (CBRN) protective product design and manufacturing.
 The company&amp;rsquo;s main factory is located in the Barkan settlement industrial zone in the occupied West Bank. In 2018, some 200 workers were employed in the company&amp;rsquo;s Barkan factory.
 The company&amp;#39;s subsidiary, Impertech, also operates its main factory in Barkan. Impertech is the official supplier of CBRN equipment to the Israeli military. In 2020, Imprtech was granted NIS 212,184 from the Israeli Ministry of Economy and Industry to support its implementation of advanced technological production. In 2015 and 2017, Supergum provided equipment for the Israeli Prison Service for NIS 17,199 and NIS 15,210 respectively.
 &amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Telrad Networks</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">The company operates in the field of communication. It provides solutions in the fields of wireless connection, communication equipment and networks, communication infrastructure, cyber and IT, as well as operating projects in the fields of logistics, implementing systems, managing databases and providing digital mapping services.
 Involvement through Oasis:
 In 2018, the company&amp;rsquo;s subsidiary Oasis Communications provided information security services to IPS for NIS 31,740.
 Involvement through the fully-owned subsidiary Magalcom:
 Magalcom is a private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for an additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 The company provides services to several IPS prisons where Palestinian political prisoners are incarcerated. The company provided security services to Ofer prison in a total amount of NIS 1,372,614.59 between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 between 2017 and 2018 (and NIS 87,750 in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 between 2018 and 2019.
 In 2015, the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021, the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021, the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located in the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010, the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 4 million.
@@ -1557,53 +1575,50 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">WSP Global Inc. is a Canadian engineering and professional services firm providing strategic advisory, engineering and design services to transportation, infrastructure, environment, building, power, energy, water, and resource sectors.
 The Jerusalem Light Rail
 WSP is the manager of the monitoring project of the Jerusalem Light Rail (JLR) lines.&amp;nbsp;
 The company provides consulting and control services for the Jerusalem Transportation Master Plan team, which is responsible for the planning and development of the JLR.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 WSP is the monitoring company to monitor the progress and quality of the construction of the &amp;ldquo;J-Net&amp;rdquo; project for the extension of the Red Line and the development of the Green Line of the Jerusalem Light Rail. WSP provides integral services such as examination and approval of designs, monitoring quality and progress on behalf of the State, and ensuring the project is completed to specification.
 In May 2024, the company published a job ad for a quality engineer for the JLR project. According to the ad, the position includes provision of quality management, engineering design control, quality checks, reporting, preparation of procedures, following up on quality management plans, and other services.
 In 2023 and 2022, the company provided engineering services, controllers team management, design control, inspection, quality engineering and schedules management for the JLR project.
 For more on the Jerusalem Light Rail see: Developments in the expansion of the JLR network: The J-Net project.
 The Tel Aviv Jerusalem Fast Train (A1)
 WSP provided services for the Tel Aviv-Jerusalem Fast Train (A1) electrification as part of Israel Railway&amp;rsquo;s electrification project. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively at Israelis.
 In 2018, WSP performed measurements for the A1 project and participated in a test drive of the measurements wagon.
 In 2014, WSP Global completed the acquisition of Parsons Brinckerhoff, which provided technical advisory for the Tel Aviv-Jerusalem Fast Train (A1) project on electrification, comparison of different route options, tunneling and grades. Since 2016, WSP-Parsons Brinckerhoff&amp;rsquo;s Israeli team has been responsible for the electrification of the A1 project, after it was selected in 2015 to manage Israel Railway&amp;rsquo;s electrification project, a NIS 12 billion project for the electrification of 420 km of track, 13 passenger lines, and construction of 14 railway stations, including for the A1 train. The project included the construction of an overhead transmission system, implementation of a Command and Control system and conversion of the railway garages and complexes operation for electricity.
 For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1909,51 +1924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2763,1456 +2778,1485 @@
       </c>
       <c r="F29" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>48</v>
+        <v>156</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>147</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>135</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>102</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>102</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>54</v>
+        <v>226</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>225</v>
+        <v>23</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>208</v>
+        <v>228</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>44</v>
+        <v>230</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>228</v>
+        <v>54</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>48</v>
+        <v>232</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>178</v>
+        <v>233</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>232</v>
+        <v>48</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>102</v>
+        <v>180</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>89</v>
+        <v>236</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>183</v>
+        <v>239</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>236</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>177</v>
+        <v>89</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="H54" s="0"/>
-      <c r="I54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>45</v>
+        <v>246</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>244</v>
+        <v>174</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>76</v>
+        <v>251</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>252</v>
+        <v>45</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>255</v>
+        <v>156</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I58" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>70</v>
+        <v>258</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>82</v>
+        <v>260</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>168</v>
+        <v>56</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="E61" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>172</v>
+        <v>28</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>267</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>170</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>174</v>
+        <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>106</v>
+        <v>175</v>
       </c>
       <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>268</v>
+        <v>36</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>54</v>
+        <v>272</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>36</v>
+        <v>274</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H64" s="0"/>
+        <v>254</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>166</v>
+      </c>
       <c r="I64" s="0" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>274</v>
+        <v>28</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>89</v>
+        <v>285</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>106</v>
+        <v>286</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>286</v>
+        <v>70</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>266</v>
+        <v>89</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>106</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>92</v>
+        <v>291</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>45</v>
+        <v>292</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>244</v>
+        <v>272</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>28</v>
+        <v>251</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>161</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>295</v>
+        <v>36</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>153</v>
+        <v>224</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>255</v>
+        <v>110</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>301</v>
+        <v>153</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>54</v>
+        <v>260</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>261</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>36</v>
+        <v>307</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="H75" s="0"/>
+        <v>185</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>166</v>
+      </c>
       <c r="I75" s="0" t="s">
-        <v>90</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>310</v>
+        <v>286</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I77" s="0"/>
+        <v>180</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>312</v>
+        <v>36</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>313</v>
+        <v>70</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I78" s="0"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="C79" s="0"/>
+        <v>317</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>318</v>
+      </c>
       <c r="D79" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F79" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="0">
+        <v>79</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C80" s="0"/>
+      <c r="D80" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G79" s="0" t="s">
+      <c r="G80" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H79" s="0" t="s">
+      <c r="H80" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="I79" s="0"/>
+      <c r="I80" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>