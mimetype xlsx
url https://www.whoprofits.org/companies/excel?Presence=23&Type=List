--- v1 (2026-07-21)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -269,148 +269,107 @@
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
-  </si>
-[...37 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
 The company has provided Israel with AH-64 Apache helicopters,&amp;nbsp;F-15 fighter jets,&amp;nbsp;Hellfire missiles, MK-84&amp;nbsp;2000-lb bombs,&amp;nbsp;MK-82&amp;nbsp;500-lb bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into &amp;ldquo;smart&amp;rdquo; GPS-equipped guided bombs.
 The company is the manufacture of Arrow 2 and Arrow 3 missile systems, a US-Israeli anti-ballistic missile systems, jointly funded, developed and produced by Israel and the United States.
 Israeli military attacks on Gaza 
 2022: Boeing attack helicopters and fighter jets were used in Israel&amp;rsquo;s assault on Gaza, between August 5th and 7th, 2022, during which 44 Palestinians were killed, including 15 children and 4 women, and 360 wounded.
 2021: On May 5, 2021, five days before May 2021 Israeli attack on Gaza, the US State Department formally notified a proposed USD 735 million sale of Joint Direct Attack Munition (JDAM) kits and Small Diameter Bombs (SDBs) manufactured by Boeing to Israel. On May 20, the US administration approved an export license for the sale.
 2019: In November 2019, an Israeli JDAM-guided bomb killed eight family members, five children and three adults, in the city of&amp;nbsp;Dir al-Balah in Gaza.
 2014: In 2014, Israeli forces used JDAM guiding systems, Apache helicopters, and Dense Inert Metal Explosions (DIME) in Israel&amp;rsquo;s military attack on Gaza. At least 13 Palestinian children were killed by missiles fired directly from Apache helicopters. Israeli forces conducted over 6,000 airstrikes in Gaza and damaged or destroyed 18,000 housing units, 73 medical facilities, and many ambulances. 2,251 Palestinians were killed during the military assault, of whom 551 were children.
 2008-2009: Boeing AH-64 Apache combat helicopters were also used in Israel&amp;rsquo;s assault on Gaza in 2008-2009, during which 1,383 Palestinians were killed, of whom 333 were children. Amnesty International&amp;nbsp;documented&amp;nbsp;the use of Hellfire missiles in the killing of children and medical staff in Gaza. The missiles used are produced by Boeing and Lockheed Martin joint venture.
 The Boeing AH-64 Apache&amp;nbsp;combat helicopter has two General Electric T700-GE-701 engines.
 Services to the Israeli Ministry of Defense
 In December 2021, the Israeli Ministry of Defense signed an agreement with the American government for the purchase of two additional (total four) Boeing KC-46 Pegasus aircrafts for USD 1.1 billion, paid from US foreign aid funds. Boeing KC-46 Pegasus is a military aerial refueling and strategic military transport aircraft, which according to the agreement, will be adapted to the Israeli Air Force operational requirements, and Israeli systems will be integrated into them. &amp;nbsp;
 In December 2020, Boeing signed a five-year contract to provide the Israeli Air Force integrated logistics support for Israel&amp;rsquo;s AH-64A-model and D-model Apache helicopters, as a follow-on contract to Boeing&amp;rsquo;s current Apache support. The contract includes deliverance of logistical, program, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.
 Boeing Israel 
 In January 2022, Major General (Ret.) Ido Nehushtan, former commander of the Israeli Air Force, was appointed to the position of president of Boeing Israel. Boeing Israel former president, David Evri, was also the Air Force Commander, Deputy Chief of Staff and Director General of Defense.
 Cooperation with the Cyber Directorate
 In July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.
 Boeing planes that have been in use by the Israeli Air Force: 
 The&amp;nbsp;Boeing B-17 Flying Fortress heavy bomber, PBY Catalina&amp;nbsp;flying boat, P-51&amp;nbsp;Mustang fighter, Boeing PT-17 Stearman military aircraft, Boeing 707, Boeing 377 Stratocruiser airliner, Douglas A-4 Skyhawk attack aircraft, F-4 Phantom, Douglas C-3, Douglas C-47 Skytrain, F-15 Strike Eagle, and F15i Ra&amp;rsquo;am attack and interception fighter, which is manufactured in cooperation with Israeli Elisra Group, and state-owned Elta Systems Ltd. and IAI.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
@@ -428,245 +387,157 @@
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...26 lines deleted...]
-</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Energix Renewable Energies</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the field of renewable energy.
 The company has several renewable energy projects in different stages of development in the occupied Syrian Golan, the West Bank and the Naqab.
 ARAN Project
 Through its subsidiary, Clean Wind Energy Ltd., the company &amp;nbsp;is developing the ARAN project for the construction of a large wind turbine farm, located in the occupied Syrian Golan, to generate electricity from wind energy. The project will include 41 wind turbines, 200 meters long each, on agricultural land owned by Syrian farmers.
 The company holds a conditional license for a capacity of 104 MW for the wind farm which is expected to start its commercial operation in 2025, and to connect to the electricity grid in April 2027 with an estimated annual revenue of over NIS 90 million.
 The turbines are planned to be built in the Northern Syrian Golan in two sites: the Suheita compound, on the southeastern side of Majdal Shams, and the Ra&amp;rsquo;abana compound, on the southwestern side of the village of Masaada, both of which are agricultural lands owned by Syrian farmers. The electrical substation will be located in Bar&amp;rsquo;on Junction, also in the occupied Golan. The ARAN wind farm will occupy about a fifth of the agricultural land that is still in the possession of Syrians in the occupied Golan and will deny them access to their natural resources.
 In June 2023, dozens of protesters were injured by Israel Police&amp;rsquo;s crowd control weapons during protests against the construction of the wind farm&amp;rsquo;s turbines on their agricultural lands.
 In September 2022, Energix paid part of the budget for the training of a special Police Force dedicated to securing the construction of its wind turbines and suppressing the protests of the local Druze community against the project. This was done in exchange for the police deploying their forces to secure the construction and prevent damages and delays in the project&amp;rsquo;s development.
 In December 2021, Energix signed an agreement with the Israeli Ministry of Defense, to finance the development of a technological solution which ensures the turbines will not interfere with the Israeli military&amp;rsquo;s operations in the occupied Golan. Two thirds of the cost of the technological solution, estimated at NIS 250 million, will be paid by the company.
 Since 2015, the company have signed contracts with local Syrian farmers to lease their lands for the construction of the wind turbines. According to the NGO Al-Marsad Human Rights Center, the contracts with the farmers include a demand that all farmers register their lands with Israel, and give the company &amp;ldquo;a designation of land rights that allows the company to destroy and utilize whatever it wants on the leased land&amp;rdquo;, and assure &amp;ldquo;a lack of exclusivity between Energix and landowners that allows Energix an unrestricted ability to pass the rights and obligations of the contract to another company or person&amp;rdquo;. Al-Marsad further noted that the compensation given to Syrian farmers is considerably low compared to the compensation given to Israelis who are leasing their lands for similar projects. While Syrian farmers are offered one percent of the project&amp;rsquo;s revenues, Israelis have been offered as much as five times more. In May 2021, 88 farmers and six private water associations filed a lawsuit with the court requesting to stop the company project claiming that part of it would be established on their land without their consent. According to the lawsuit, most of the farmers who signed an agreement with Energix for land use withdrew their consent, and more than 5,000 Syrian residents signed a petition against the project and raising concerns about health and environmental consequences for the residents of the area.
 In 2019, Energix filed suit against Al-Marsad, alleging defamation and claiming that Al-Marsad had incited a boycott in violation of Israel&amp;rsquo;s anti-boycott law. The lawsuit marks the first time the anti-boycott law has been used in an attempt to silence the speech and activities of a human rights organization.
 For more on The Israeli Wind Energy Industry in the Occupied Syrian Golan read Who Profits&amp;rsquo; flash report: Greenwashing the Golan.
 Pilot Programs
 In 2023 and 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company &amp;nbsp;was selected to construct an agro-voltaic facility in a vineyard in the settlement of Sha&amp;rsquo;al in the Syrian Golan.
 Solar production in the West Bank
 In 2019 and 2021, the Israeli Civil Administration (ICA) published two competitive procedures for setting tariffs for electricity generation using photovoltaic (PV) technology facilities in the West Bank, one for ground facilities and the second for dual-use facilities installed on the roofs of buildings, landfills, cemeteries, water or wastewater reservoirs, roads and interchanges, parking lots and fences. In March 2020, Energix won a tender from the Israeli Civil Administration (ICA) for the establishment of photovoltaic (PV) electricity production facilities with a capacity of 8.10 MW in the occupied West Bank.
 Naqab
 In May 2023, the Israeli Land Authority published the results of two tenders for NIS 1.06 billion for the design and construction of six photovoltaic facilities in an area of about 5,000 dunams and a capacity of about 850 MW in the Neot Hovav Industrial Zone in the Naqab. Energix, won one compound. The six lots are located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 Through its subsidiary Neot Hovav Ltd., the company owns the Neot Hovav solar field in the Naqab. Active since 2014, The 37.5 MW field spreads over 490 Dunam of land.
 For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development and Military Projects
@@ -693,100 +564,94 @@
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...19 lines deleted...]
-  <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Ford Motor Company</t>
+  </si>
+  <si>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
+  </si>
+  <si>
+    <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
@@ -837,60 +702,60 @@
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
@@ -1038,60 +903,66 @@
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
   </si>
   <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
@@ -1120,53 +991,50 @@
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
@@ -1307,90 +1175,90 @@
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
 The company is the concessionaire for the operation of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. In 2018, the Group was contracted by the IMOD for the financing, planning, construction, operation and maintenance of the military technological ICT campus for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab.
 In 2020, the Group won a tender from the Israeli Ministry of Defense (IMOD), for the financing, planning, development, operation and maintenance of the Israeli military Intelligence campus &amp;ldquo;Kiryat Hamodi&amp;rsquo;in&amp;rdquo; in the Naqab for 26 years. The agreement for the establishment of the project, at an estimated cost of NIS 11 billion, was signed in July 2021. The Campus will be located near Likit junction, between Omer Industrial Park and Palestinian Bedouin village of Lakiya. The campus will spread over 2,500,000 m2, and will host the military&amp;rsquo;s Intelligence operations and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division. The population of the campus is expected to be completed in 2028. In December 2022, the company received an approval for starting the construction works.
 In 2019, The Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of an above ground and underwater technological wall armed with sensors around the besieged Gaza.
 In 2018, the Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of Emanuel military base in the Naqab worth NIS 200 million.
 Energy Projects
 Energy Projects in the Occupied Syrian Golan
 As part of the government&amp;#39;s decision to increase the target for electricity production from renewable energies, in January 2022, the Ministry of Energy and the Ministry of Agriculture and Rural Development launched a pilot program to examine the construction of dual-use facilities for the production of solar electricity on active agricultural lands in a total area of 1,800 dunams, including in the West Bank and the Syrian Golan. between January 2022 and March 2023, the construction of 29 pilot facilities on agricultural land in 16 settlements in the Golan was approved. These facilities take up a total of 349.1 dunams and have the total capacity of 23.67 MW. Shikun Binui was granted 7 facilities on 74 dunam of land in the settlements of Mitzar, Eliad and Ramot.
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
 Shikun &amp;amp; Binui holds 50% of Policity Ltd., the franchisee operating the Israeli Police national training center, under a PPP/PFI agreement from 2011 for the establishment of the training center and the provision of operation, maintenance and training services for a period of 25 years, for about NIS 600 million. In addition, the company owns 25% of the venture that provides the training services at the center. The remaining shares of Policity Ltd. are held by&amp;nbsp;G1 Secure Solutions&amp;nbsp;(25%) and G4S Holdings (B) B.V (25%).
 The center was built by Solel Boneh infrastructures, in 2014, featuring 38 buildings,&amp;nbsp;on approximately 57 acres and a built area of 62,000 m&amp;sup2;. The center includes residential buildings for cadets and staff, office buildings, a cafeteria, public buildings, an advanced training complex, shooting ranges, an athletics stadium and sports equipment.
 Energy Projects&amp;nbsp;in the Naqab
 The Group is also significantly involved in Israeli government plans for the industrialization and development of the Naqab (Negev) region. The plans aim to expand industrial production and military presence in the region, with the aim to increase the region&amp;rsquo;s Israeli Jewish population and their prosperity. This comes at the direct expense of the Naqab&amp;rsquo;s Palestinian population, especially those living in villages that have not been recognized by the Israeli state, thus placing them in imminent danger of forced displacement.
 In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab.
 The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab.. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%. The power plant is located in Neot Hovav Industrial Zone in the Naqab, home to Israel&amp;rsquo;s most dangerous and health hazardous wastes, which is located a few meters from the unrecognized Palestinian Bedouin village of Wadi Naam. &amp;nbsp;In November 2020, Ramat Hovav Power Plant Partnership signed two 20 years maintenance contracts with&amp;nbsp;Siemens Energy&amp;nbsp;and Ethos Energy for the supply of heavy maintenance services to the power plant. The contracts together are worth around USD139 million (137 million euro).
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
@@ -1515,107 +1383,93 @@
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1924,51 +1778,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2226,1121 +2080,1123 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>72</v>
-      </c>
-[...2 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>121</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="I24" s="0" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>148</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>95</v>
+        <v>154</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>154</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>157</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>159</v>
+        <v>87</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>56</v>
+        <v>164</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>164</v>
+        <v>76</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>165</v>
+        <v>48</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>167</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>87</v>
+        <v>170</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>82</v>
+        <v>172</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>90</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>44</v>
+        <v>179</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>48</v>
+        <v>183</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>182</v>
+        <v>87</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>184</v>
+        <v>147</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>185</v>
+        <v>48</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>36</v>
+        <v>190</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>193</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>193</v>
+        <v>45</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>195</v>
+        <v>48</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>197</v>
+        <v>36</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>199</v>
+        <v>33</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>33</v>
+        <v>202</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>113</v>
+        <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>41</v>
+        <v>130</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>174</v>
+        <v>54</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>135</v>
+        <v>110</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>216</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>220</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>224</v>
       </c>
@@ -3352,911 +3208,940 @@
       </c>
       <c r="F49" s="0" t="s">
         <v>226</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>227</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>232</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>233</v>
+        <v>149</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E51" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E52" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="E54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="0" t="s">
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E56" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>41</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="0" t="s">
+      <c r="E59" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="F59" s="0" t="s">
+      <c r="G59" s="0" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I59" s="0"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="E63" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F63" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="D64" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>72</v>
+        <v>277</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F66" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C67" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="C67" s="0" t="s">
+      <c r="D67" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="D67" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="F67" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F67" s="0" t="s">
+      <c r="G67" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="G67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H67" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="D68" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="D68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="C69" s="0" t="s">
+      <c r="D69" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="D69" s="0" t="s">
+      <c r="E69" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F73" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F74" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="G74" s="0" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="D75" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>311</v>
+        <v>70</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>148</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>177</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>285</v>
+        <v>76</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>286</v>
+        <v>77</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="E78" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F78" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="0" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-      <c r="I78" s="0"/>
+        <v>154</v>
+      </c>
+      <c r="H78" s="0"/>
+      <c r="I78" s="0" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>33</v>
+        <v>284</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>102</v>
+        <v>177</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="0"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="0">
+        <v>80</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C81" s="0"/>
+      <c r="D81" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="C80" s="0"/>
-[...6 lines deleted...]
-      <c r="F80" s="0" t="s">
+      <c r="F81" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G80" s="0" t="s">
+      <c r="G81" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H80" s="0" t="s">
+      <c r="H81" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="I80" s="0"/>
+      <c r="I81" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>