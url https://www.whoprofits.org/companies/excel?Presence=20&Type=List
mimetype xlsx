--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -12,89 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -246,78 +246,78 @@
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>Formula Systems</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
+  </si>
+  <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
@@ -487,50 +487,53 @@
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
@@ -1263,98 +1266,98 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
@@ -1553,293 +1556,293 @@
       </c>
       <c r="E20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>109</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>