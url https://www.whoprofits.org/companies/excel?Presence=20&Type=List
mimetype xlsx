--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -213,111 +213,81 @@
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...26 lines deleted...]
-    <t>$10B-$20B</t>
+    <t xml:space="preserve">General Electric </t>
+  </si>
+  <si>
+    <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Renewable Energy</t>
+  </si>
+  <si>
+    <t>$25B-$50B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan</t>
+  </si>
+  <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...28 lines deleted...]
-    <t>Finance</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
@@ -520,50 +490,53 @@
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
@@ -588,59 +561,50 @@
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Syensqo</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Syensqo is a publicly traded Belgian multinational that produces advanced materials such as specialty polymers and composite materials. Syensqo was created in December 2023 through a spin-off from the&amp;nbsp;Solvay Group, which holds 0.91% of the company's shares.Syensqo supplies composite materials for the manufacture of Unmanned Aerial Vehicles (UAVs) used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;The company supplies the MTM 46 epoxy prepreg system to&amp;nbsp;Elbit Systems' Hermes 450 and Hermes 650 Spark UAVs, both used by the Israeli military. The MTM46 is a toughened epoxy resin used for the manufacture of aircraft structures, and in particular for UAVs.This model of UAV has been&amp;nbsp;linked&amp;nbsp;to the killing of civilians in Gaza including seven international aid workers.&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.Hermes 450The Hermes 450 is a multi-role high-performance tactical attack UAV manufactured by Elbit Systems, which is extensively used by the Israeli military.The Hermes 450, also known as "Zik", has been widely used by the Israeli Air Force in the occupied West Bank and in attacks on Gaza.In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450. On April 2, 2024, an Elbit Hermes 450 attacked an aid convoy in the Deir al-Balah area of Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.Hermes 450 UAVs are also extensively used by the Israeli military in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. On 27 March 2024, an Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and in the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Hermes 650&amp;nbsp;In January 2025, it was reported that cargo documents exposed at least ten export deliveries sent between November 2023 and March 2024 from Syensqo’s facility in Wrexham, UK, to an address in Israel corresponding to Elbit Systems’ fully owned subsidiary, Cyclone Ltd.The Hermes 650 Spark is a digital UAV with artificial intelligence capabilities manufactured by Elbit Systems. In January 2025, The aircraft has been integrated into the Israeli military and is expected to get its own squadron. The Hermes 650 is capable of staying in the air for 24 hours, at a range of 300 km, and carrying a payload of 260 kg.&amp;nbsp;</t>
-  </si>
-[...7 lines deleted...]
-    <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
 </sst>
 </file>
 
@@ -964,51 +928,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1237,617 +1201,559 @@
       </c>
       <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>117</v>
+        <v>80</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I21" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>125</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" s="0" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>68</v>
-[...56 lines deleted...]
-      <c r="H29" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="I29" s="0"/>
+      <c r="I27" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>