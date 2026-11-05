--- v0 (2026-06-20)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -148,147 +148,50 @@
     <t>West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...95 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
@@ -630,51 +533,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -799,115 +702,86 @@
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>50</v>
-      </c>
-[...27 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">