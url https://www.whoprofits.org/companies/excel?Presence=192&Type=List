--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -69,138 +69,153 @@
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
-    <t>$50B-$100B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
@@ -542,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -656,196 +671,225 @@
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0"/>
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="0"/>
+      <c r="I9" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="0"/>
+      <c r="D10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>