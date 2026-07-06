--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,79 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Agriculture and Agrotechnology</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
@@ -105,53 +129,50 @@
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t>TASE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
 The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.
 As previous research by Who Profits has shown, Phoenix and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel&amp;rsquo;s military-industrial complex, both directly and through their holdings in other complicit companies.
 For more on the complicity of Israeli insurance companies and pension funds see Who Profits&amp;rsquo; report: Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.
 Holdings in Complicit Companies 
 Through its holdings in other companies, Phoenix is complicit in the exploitation of occupied natural resources, development of settlement transportation projects and settlement construction, and providing services to the Israeli military and police.
 Exploitation of Occupied Natural Resources 
 Emek Habacha 
 Phoenix holds 8.45% of the shares of Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.
 Phoenix, together with a consortium of Bank Hapoalim and Harel Insurance, financed the construction of Enlight&amp;rsquo;s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.
 ARAN Wind Project 
 Phoenix holds 6.87% of the shares of Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of Energix Renewable Energies is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.
 For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources and Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;
 Renewable Energy in the Naqab 
 The company provided financial support to the Neot Hovav solar field in the Naqab established by Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.
 Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;
 Construction on Occupied Land 
 Phoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.
 Phoenix holds 10.24% of the shares of the construction and real estate company Z.M.H. Hammerman which is engaged in settlement construction and holds real estate in the occupied West Bank.
 Phoenix holds 9.28% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Phoenix holds 7.11% of the shares of Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West Bank.
 Phoenix holds 7.3% of the shares of Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 Phoenix holds 6.38% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
@@ -543,51 +564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -620,182 +641,211 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="0" t="s">
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">