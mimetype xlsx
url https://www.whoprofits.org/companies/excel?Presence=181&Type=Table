--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -74,51 +74,51 @@
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>