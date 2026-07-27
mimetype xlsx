--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -306,57 +306,63 @@
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
@@ -380,50 +386,53 @@
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
@@ -488,89 +497,83 @@
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
@@ -1268,437 +1271,437 @@
       </c>
       <c r="F9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="0"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">