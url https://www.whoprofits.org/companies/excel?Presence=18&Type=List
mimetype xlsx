--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -206,112 +206,51 @@
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>