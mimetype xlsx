--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -141,125 +141,117 @@
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
@@ -331,141 +323,50 @@
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...89 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
@@ -934,51 +835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I23"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1167,480 +1068,451 @@
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="H11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I15" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="0"/>
+      <c r="I18" s="0" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0"/>
+      <c r="I21" s="0" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>130</v>
-      </c>
-[...31 lines deleted...]
-        <v>136</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">