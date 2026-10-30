--- v0 (2026-06-14)
+++ v1 (2026-10-30)
@@ -12,234 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...90 lines deleted...]
-    <t>Heavy Machinery</t>
+    <t>RE/MAX Holdings</t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
+  </si>
+  <si>
+    <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZIM Integrated Shipping Services </t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Transportation</t>
   </si>
   <si>
     <t>$5B-$10B</t>
-  </si>
-[...58 lines deleted...]
-    <t>Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -542,51 +445,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -616,124 +519,95 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...29 lines deleted...]
-      <c r="I5" s="0"/>
+      <c r="I4" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>