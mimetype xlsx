--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -100,147 +100,50 @@
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
-  </si>
-[...95 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -543,51 +446,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -634,79 +537,50 @@
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...27 lines deleted...]
-        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">