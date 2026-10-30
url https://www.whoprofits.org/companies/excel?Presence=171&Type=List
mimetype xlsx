--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -96,151 +96,54 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
+    <t>Wirtgen Group</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...95 lines deleted...]
-    <t>Wirtgen Group</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -561,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -652,80 +555,51 @@
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="0" t="s">
-[...28 lines deleted...]
-      <c r="I4" s="0"/>
+      <c r="I3" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>