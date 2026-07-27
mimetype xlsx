--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -174,91 +174,109 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
@@ -330,53 +348,50 @@
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
@@ -477,54 +492,60 @@
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -628,53 +649,50 @@
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -889,54 +907,51 @@
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Padcon</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
 In 2016 and 2017, Bynet Systems Applications provided the ICA with development, computing, operation and maintenance services for a total of NIS 1,459,927.
 Binat Business
 In 2022, Binat Business provided communication services to COGAT headquarters for NIS 4,212.
 In 2020, Binat Business provided the ICA with Wi-Fi services to the reception desks for a biometric project and communication services for NIS 5,002.
 &amp;nbsp;
 In 2018, Binat Business provided Wi-Fi services to the reception desks for a biometric project for NIS 1,840.&amp;nbsp;
@@ -1002,50 +1017,53 @@
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>RT LTA Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
   </si>
   <si>
+    <t>Settlement Production, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
@@ -1182,53 +1200,50 @@
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1534,51 +1549,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1810,1626 +1825,1653 @@
       <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>111</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>119</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>67</v>
+        <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>49</v>
+        <v>123</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>51</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="I29" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="I33" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="H36" s="0"/>
-      <c r="I36" s="0"/>
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>169</v>
+        <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>170</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>51</v>
+        <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>180</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>186</v>
+        <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>201</v>
+        <v>88</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>46</v>
+        <v>176</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>203</v>
+        <v>35</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>49</v>
+        <v>205</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>186</v>
+        <v>46</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I46" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>71</v>
+        <v>213</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>210</v>
+        <v>96</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>215</v>
+        <v>142</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>81</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D50" s="0"/>
+        <v>88</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="E50" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>31</v>
+        <v>220</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>221</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>222</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>140</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>18</v>
+        <v>226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>197</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>186</v>
+        <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>104</v>
+        <v>231</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>35</v>
+        <v>235</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>91</v>
+        <v>236</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>147</v>
+        <v>79</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>45</v>
+        <v>238</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>236</v>
+        <v>35</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>237</v>
+        <v>96</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>242</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>91</v>
+        <v>243</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>124</v>
+        <v>245</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>102</v>
+        <v>246</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>240</v>
+        <v>107</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>55</v>
+        <v>242</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>51</v>
+        <v>189</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>46</v>
+        <v>246</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>250</v>
+        <v>88</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>186</v>
+        <v>46</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>199</v>
+        <v>91</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>79</v>
+        <v>205</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>57</v>
+        <v>138</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>255</v>
+        <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>18</v>
+        <v>259</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>258</v>
+        <v>84</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>104</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>158</v>
+        <v>235</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I64" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="C65" s="0"/>
+        <v>268</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>18</v>
+      </c>
       <c r="D65" s="0" t="s">
-        <v>266</v>
+        <v>192</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="0"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="0">
+        <v>65</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C66" s="0"/>
+      <c r="D66" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F66" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G65" s="0" t="s">
+      <c r="G66" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H65" s="0" t="s">
+      <c r="H66" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="I65" s="0"/>
+      <c r="I66" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>