--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>AdaFresh</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural, including certified organic, produce.
 The company has a fully owned subsidiary in the Netherlands - AdaFresh B.V. &amp;ndash; which manages distribution in European markets.
 The company exports produce cultivated on occupied Palestinian land in the Jordan Valley. In 2014, Who Profits&amp;rsquo; documented AdaFresh&amp;rsquo;s boxes in the settlement of Roi, Na&amp;rsquo;aran and Tomer.
 The company also has an organic produce packaging house in Argaman settlement.
 AdaFresh produce are distributed in Europe by the company&amp;#39;s fully owned Dutch subsidiary&amp;nbsp; -AdaFresh B.V. - under the brand name &amp;lsquo;AdaFresh&amp;rsquo;.
 See here for an in-depth analysis of Israel&amp;rsquo;s settlement agricultural industry.
 </t>
   </si>
@@ -286,116 +286,87 @@
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
-[...23 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
@@ -447,69 +418,51 @@
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
@@ -531,51 +484,51 @@
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -648,168 +601,92 @@
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...83 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Kedem Hadarim</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of organic and non-organic fruits and vegetables.
 During a 2012 field tour, Who Profits documented the presence of the company&amp;rsquo;s boxes in packaging houses in the settlements of Na&amp;rsquo;aran&amp;nbsp;and&amp;nbsp;Tomer&amp;nbsp;settlements in the occupied Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Magna B.S.P</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in surveillance systems operated with cameras, electro-optic radars and thermal imaging technology.
 The company provides services for the Israeli ministry of Defense (IMOD), Israeli military, Israeli Prison Service (IPS) and the Israeli Police.
 The company has provided its services to the Israeli military for its military bases, border security, and the Separation Wall. According to the company&amp;rsquo;s website, the &amp;ldquo;Israeli military turned to Magna [to] implement solutions to safeguard sections of the nation&amp;rsquo;s northern and southern borders as well as areas of the Green Line.&amp;rdquo;
 In 2014, the IMOD purchased several &amp;quot;Magna&amp;quot; Detection Systems, manufactured by the company, which were deployed throughout the barrier Israel built along its border with Egypt, between 2010-2013.
 The Magna System is being used by the Israeli military in operational activity of the &amp;ldquo;Gaza Division&amp;rdquo;, operating in Gaza, in securing mobile military forces and military outposts.
 The system was also in use in experiments carried out by Israel in Gaza and on the northern border.
 The company received official approval from the Israeli military to use video analytics in its intrusion detection systems, installed along all Israeli borders.
 The company&amp;rsquo;s Perimeter Protection System was installed in the Old City in occupied East Jerusalem.
 Services to Israeli Prison Service (IPS)&amp;nbsp;
 In 2020, the company&amp;rsquo;s &amp;ldquo;Magna&amp;rdquo; Detection System was installed as part of a pilot in &amp;ldquo;Ketziot&amp;rdquo; prison, an Israeli detention facility, located in the Naqab, where Palestinian administrative detainees are also incarcerated.
 In 2017, the company was contracted by the IPS to be the sole supplier, exempted from tender, for the installment and maintenance services of Thermal Detection System in Nafkha prison, an Israeli imprisonment facility located within the Green Line, where Palestinian political prisoners are incarcerated.
@@ -1154,60 +1031,51 @@
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
@@ -1965,1502 +1833,1502 @@
       </c>
       <c r="E14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="I26" s="0" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I30" s="0"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
       <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>165</v>
+        <v>31</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="H36" s="0"/>
-      <c r="I36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I36" s="0"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...15 lines deleted...]
-      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="E38" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="E42" s="0" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="F44" s="0" t="s">
+      <c r="H44" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E50" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="F50" s="0" t="s">
+      <c r="H50" s="0" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="G54" s="0" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>237</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C57" s="0" t="s">
+      <c r="E57" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="D57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G57" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="G58" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="H58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>261</v>
+        <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I66" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>