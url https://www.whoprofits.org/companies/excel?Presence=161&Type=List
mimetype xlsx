--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,103 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -124,147 +119,50 @@
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem</t>
-  </si>
-[...95 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
@@ -439,69 +337,72 @@
 Involvement through the fully owned subsidiary Geoda:
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;ldquo;registered in Tel Aviv&amp;rdquo;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others. For more, read who Profits report&amp;hellip;
 COGAT:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;ldquo;illegal construction&amp;rdquo; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;rsquo;s needs. Through the system, COGAT manages tens of thousands of &amp;ldquo;illegal construction&amp;rdquo; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 IPS:
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;rsquo;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -804,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -936,381 +837,352 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="H5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="0"/>
+      <c r="D7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="0" t="s">
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="0"/>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>56</v>
-      </c>
-[...2 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="C15" s="0"/>
       <c r="D15" s="0" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>50</v>
-[...28 lines deleted...]
-      <c r="I16" s="0"/>
+        <v>89</v>
+      </c>
+      <c r="I15" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>